--- v0 (2026-05-24)
+++ v1 (2026-07-16)
@@ -6,98 +6,147 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="52">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
+  </si>
+  <si>
+    <t>St-432/2025</t>
+  </si>
+  <si>
+    <t>Zaključak od 06.07.2026.; Podnesak-završni račun od 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.
+St-432/2025-66,64</t>
+  </si>
+  <si>
+    <t>CENTAR BOJA I FASADA d.o.o. za trgovinu i usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Veliki kraj 84, 32270 Županja, Hrvatska</t>
+  </si>
+  <si>
+    <t>07489243431</t>
+  </si>
+  <si>
+    <t>CENTAR BOJA I FASADA d.o.o. za trgovinu i usluge u stečaju 07489243431</t>
+  </si>
+  <si>
+    <t>07.07.2026. 10:47:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/539a7e1a-2205-45d7-b0fa-054844eb30b6</t>
+  </si>
+  <si>
+    <t>Završni račun.pdf P221P; Prilog St-432_2025-64-1 - 1. Dokaz o trošku pošte.pdf; Prilog St-432_2025-64-2 - 2. Dokaz o trošku pribave uvjerenja Središnjeg klirinškog depozitarnog društva.pdf; Prilog St-432_2025-64-3 - 3. Dokaz o trošku ishođenja uvjerenja o vlasništvu vozila.pdf; Prilog St-432_2025-64-4 - 4. Dokaz o trošku kataloške procjene vrijednosti vozila.pdf; Prilog St-432_2025-64-5 - 5. Dokaz o trošku izrade pečata.pdf; Prilog St-432_2025-64-6 - 6. Putni nalog 5.6.2025. godine.pdf; Prilog St-432_2025-64-7 - 7. Putni nalog 2.10.2025. godine.pdf; Prilog St-432_2025-64-8 - 8. Putni nalog 12.11.2025. godine.pdf; Prilog St-432_2025-64-9 - 9. Putni nalog 24.11.2025. godine.pdf; Prilog St-432_2025-64-10 - 10. Putni nalog 10.12.2025. godine.pdf; Prilog St-432_2025-64-11 - 11. Putni nalog 17.2.2026. godine.pdf; Prilog St-432_2025-64-12 - 12. Promet po računu stečajnog dužnika.pdf; Prilog St-432_2025-64-13 - 13. Dokaz o trošku računovodstva.pdf; Prilog St-432_2025-64-14 - 14. Dokaz o materijalnom trošku - uredski materijal.pdf; Prilog St-432_2025-64-15 - 15. Dokaz o trošku digitalizacije dokumentacije.pdf; Prilog St-432_2025-64-16 - 16. Dokaz o trošku potvrde Financijske agencije.pdf; Prilog St-432_2025-64-17 - Iznosi tražbina i troškova postupka na dan 08.06.2026. u 16_37 sati.pdf; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/539a7e1a-2205-45d7-b0fa-054844eb30b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=432&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Podnesak od 16.06.2026.; Podnesak od 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Podnesak od 09.06.2026.; Prilog od: 09.06.2026.; Prilo</t>
+  </si>
+  <si>
+    <t>02.07.2026. 15:58:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9115b48-7fcf-4630-8752-4b93f2236f40</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-432_2025-63-1 - 1. Potvrda Financijske agencije.pdf; Prilog St-432_2025-63-2 - 2. Promet po računu stečajnog dužnika.pdf; Završni račun.pdf P221P; Prilog St-432_2025-64-1 - 1. Dokaz o trošku pošte.pdf; Prilog St-432_2025-64-2 - 2. Dokaz o trošku pribave uvjerenja Središnjeg klirinškog depozitarnog društva.pdf; Prilog St-432_2025-64-3 - 3. Dokaz o trošku ishođenja uvjerenja o vlasništvu vozila.pdf; Prilog St-432_2025-64-4 - 4. Dokaz o trošku kataloške procjene vrijednosti vozila.pdf; Prilog St-432_2025-64-5 - 5. Dokaz o trošku izrade pečata.pdf; Prilog St-432_2025-64-6 - 6. Putni nalog 5.6.2025. godine.pdf; Prilog St-432_2025-64-7 - 7. Putni nalog 2.10.2025. godine.pdf; Prilog St-432_2025-64-8 - 8. Putni nalog 12.11.2025. godine.pdf; Prilog St-432_2025-64-9 - 9. Putni nalog 24.11.2025. godine.pdf; Prilog St-432_2025-64-10 - 10. Putni nalog 10.12.2025. godine.pdf; Prilog St-432_2025-64-11 - 11. Putni nalog 17.2.2026. godine.pdf; Prilog St-432_2025-64-12 - 12. Promet po računu stečajnog dužnika.pdf; Prilog St-432_2025-64-13 - 13. Dokaz o trošku računovodstva.pdf; Prilog St-432_2025-64-14 - 14. Dokaz o materijalnom trošku - uredski materijal.pdf; Prilog St-432_2025-64-15 - 15. Dokaz o trošku digitalizacije dokumentacije.pdf; Prilog St-432_2025-64-16 - 16. Dokaz o trošku potvrde Financijske agencije.pdf; Prilog St-432_2025-64-17 - Iznosi tražbina i troškova postupka na dan 08.06.2026. u 16_37 sati.pdf; Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9115b48-7fcf-4630-8752-4b93f2236f40/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-608/2024</t>
   </si>
   <si>
     <t>Prijedlog za povlačenje prijedloga o otvaranju stečajnog postupka  od 09.10.2024. s prilozima
 St-608/2024-10</t>
   </si>
   <si>
     <t>EKO TRON d.o.o. za usluge</t>
   </si>
   <si>
     <t>Ribarska 10, 31000 Osijek, Hrvatska</t>
   </si>
   <si>
     <t>25569097825</t>
   </si>
   <si>
     <t>EKO TRON d.o.o. za usluge 25569097825</t>
   </si>
   <si>
     <t>10.10.2024. 08:19:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bd22c8d3-9dd5-4913-a552-5f7e709ac006</t>
@@ -162,51 +211,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -262,72 +311,156 @@
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
         <v>27</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>28</v>
-      </c>
-[...11 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" t="s">
         <v>33</v>
       </c>
-      <c r="L3" t="s">
+      <c r="E4" t="s">
         <v>34</v>
       </c>
-      <c r="M3" t="s">
+      <c r="F4" t="s">
         <v>35</v>
       </c>
-      <c r="N3"/>
+      <c r="G4" t="s">
+        <v>36</v>
+      </c>
+      <c r="H4" t="s">
+        <v>37</v>
+      </c>
+      <c r="I4" t="s">
+        <v>38</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N4" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5" t="s">
+        <v>46</v>
+      </c>
+      <c r="H5" t="s">
+        <v>47</v>
+      </c>
+      <c r="I5" t="s">
+        <v>48</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>49</v>
+      </c>
+      <c r="L5" t="s">
+        <v>50</v>
+      </c>
+      <c r="M5" t="s">
+        <v>51</v>
+      </c>
+      <c r="N5"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>