--- v0 (2026-05-24)
+++ v1 (2026-07-09)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="511" uniqueCount="297">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="308">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
+  </si>
+  <si>
+    <t>St-279/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.06.2026.; Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilo</t>
+  </si>
+  <si>
+    <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Hrvatske Republike 19f, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>80617411375</t>
+  </si>
+  <si>
+    <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge 80617411375</t>
+  </si>
+  <si>
+    <t>12.06.2026. 13:47:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff6a26a4-86f1-4357-96ad-769ba822bf7a</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-279_2026-19-1 - 1716745_O_1.pdf; Prilog St-279_2026-19-2 - Uvjerenje o vlasništvu vozila Gradnja Osijek d.o.o..pdf; Prilog St-279_2026-19-3 - VUIOSP32_1532.pdf; Prilog St-279_2026-19-4 - VUIOSP32_0984.pdf; Prilog St-279_2026-19-5 - KTO 120000.pdf; Prilog St-279_2026-19-6 - KTO 220100.pdf; Prilog St-279_2026-19-7 - BRUTO BILANCA 01-05-2026..pdf; Prilog St-279_2026-19-8 - ZK_2590_BRANJIN VRH.pdf; Prilog St-279_2026-19-9 - ZK_2895_BRANJIN VRH.pdf; Prilog St-279_2026-19-10 - ZK_2798_BRANJIN VRH.pdf; Prilog St-279_2026-19-11 - ZK_3073_BRANJIN VRH.pdf; Prilog St-279_2026-19-12 - ZK_3199_BRANJIN VRH.pdf; Prilog St-279_2026-19-13 - ZK_3443_OSIJEK (4).pdf; Prilog St-279_2026-19-14 - ZK_3443_OSIJEK (2).pdf; Prilog St-279_2026-19-15 - ZK_3443_OSIJEK (1).pdf; Prilog St-279_2026-19-16 - ZK_3443_OSIJEK (3).pdf; Prilog St-279_2026-19-17 - ZK_3578_BRANJIN VRH.pdf; Prilog St-279_2026-19-18 - ZK_9088_VALPOVO.pdf; Prilog St-279_2026-19-19 - ZK_14930_OSIJEK.pdf; Prilog St-279_2026-19-20 - ZK_3443_OSIJEK.pdf; Prilog St-279_2026-19-21 - ZK_17091_OSIJEK.pdf; Prilog St-279_2026-19-22 - ZK_14551_OSIJEK.pdf; Prilog St-279_2026-19-23 - ZK_17484_OSIJEK (1).pdf; Prilog St-279_2026-19-24 - ZK_17484_OSIJEK.pdf; Prilog St-279_2026-19-25 - ZK_3443_OSIJEK (5).pdf; Prilog St-279_2026-19-26 - BRUTO BILANCA 01.01.2024.-31.12.2024. (1).pdf; Prilog St-279_2026-19-27 - BRUTO BILANCA 01.01.2025.-31.12.2025. (1).pdf; Prilog St-279_2026-19-28 - Društva u vlasništvu s više od 20% udjela (1).pdf; Prilog St-279_2026-19-29 - Društva u vlasništvu s manje od 20% udjela (1).pdf; Prilog St-279_2026-19-30 - Popis imovine pravnog prednika OIB 77971360833-GR031200 Uredska oprema (1).pdf; Prilog St-279_2026-19-31 - Analiza pokretnina po Rješenju Trgovačkog suda (1).pdf; Prilog St-279_2026-19-32 - Popis imovine-Nekretnine za daljnju prodaju (1).pdf; Prilog St-279_2026-19-33 - Popis imovine pravnog prednika OIB 77971360833-GR031555 rev. im. u up.-Postrojenja i oprema (1).pdf; Prilog St-279_2026-19-34 - Popis imovine pravnog prednika OIB 77971360833-GR031800 Oprema za graditeljstvo (1).pdf; Prilog St-279_2026-19-35 - Popis imovine-Proizvodnja u tijeku-zemljište i kom. infrastruktura (1).pdf; Prilog St-279_2026-19-36 - Popis imovine-Inventar (1).pdf; Prilog St-279_2026-19-37 - Popis nekretnina u vlasništvu Gradnja d.o.o. Osijek (1).pdf; Prilog St-279_2026-19-38 - Popis aktivnih ugovora u tijeku izvođenja radova (1).pdf; Prilog St-279_2026-19-39 - Popis imovine-Zalihe materijala (1).pdf; Prilog St-279_2026-19-40 - Popis nekretnina na kojima je proveden upis novih vlasnika unazad četiri godine (1).pdf; Prilog St-279_2026-19-41 - GRADNJA dostava podataka (1).pdf; Prilog St-279_2026-19-42 - UGV. O KUPOPR. NEKRETNINE OD 07.12.2023.NOVSKA,LIVADA-SLOBODAN MIČIĆ.pdf; Prilog St-279_2026-19-43 - Popis nekretnina na kojima je proveden upis novih vlasnika unazad četiri godine.pdf; Prilog St-279_2026-19-44 - Djelatnost društva i okolnosti nastanka problema i otvaranja prethodnog postupka.pdf; Prilog St-279_2026-19-45 - Popis aktivnih ugovora u tijeku izvođenja radova-Dopuna.pdf; Rješenje - određeno ročište radi rasprave o uvjetima za otvaranje stečajnog postupka.pdf O130O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff6a26a4-86f1-4357-96ad-769ba822bf7a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=279&amp;godina=2026</t>
   </si>
   <si>
     <t>St-156/2025</t>
   </si>
   <si>
     <t>Prijedlog od 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog</t>
   </si>
   <si>
     <t>ALTEA d.o.o. za trgovinu i usluge u stečaju</t>
   </si>
   <si>
     <t>Ulica Krajić 18, 35221 Velika Kopanica, Hrvatska</t>
   </si>
   <si>
     <t>18564217038</t>
   </si>
   <si>
     <t>ALTEA d.o.o. za trgovinu i usluge u stečaju 18564217038</t>
   </si>
   <si>
     <t>18.05.2026. 13:23:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f149a665-4cc3-43f7-8eaa-d01796d6dfcc</t>
   </si>
@@ -946,51 +979,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N40"/>
+  <dimension ref="A1:N41"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1223,93 +1256,93 @@
       </c>
       <c r="M6" t="s">
         <v>69</v>
       </c>
       <c r="N6" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>71</v>
       </c>
       <c r="D7" t="s">
         <v>72</v>
       </c>
       <c r="E7" t="s">
         <v>73</v>
       </c>
       <c r="F7" t="s">
-        <v>30</v>
+        <v>74</v>
       </c>
       <c r="G7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I7" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L7" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N7" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F8" t="s">
-        <v>84</v>
+        <v>41</v>
       </c>
       <c r="G8" t="s">
         <v>85</v>
       </c>
       <c r="H8" t="s">
         <v>86</v>
       </c>
       <c r="I8" t="s">
         <v>87</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>88</v>
       </c>
       <c r="L8" t="s">
         <v>89</v>
       </c>
       <c r="M8" t="s">
         <v>90</v>
       </c>
       <c r="N8" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="9">
@@ -1592,754 +1625,754 @@
       <c r="I15" t="s">
         <v>164</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
         <v>165</v>
       </c>
       <c r="L15" t="s">
         <v>166</v>
       </c>
       <c r="M15" t="s">
         <v>167</v>
       </c>
       <c r="N15" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="D16" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="E16" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="F16" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="G16" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="H16" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="I16" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="L16" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="M16" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="N16" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="D17" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="E17" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="F17" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="G17" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="H17" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="I17" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="L17" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="M17" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="N17" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="D18" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="E18" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="F18" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="G18" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="H18" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="I18" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="L18" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="M18" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="N18" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="D19" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="E19" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="F19" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="G19" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="H19" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="I19" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
+        <v>187</v>
+      </c>
+      <c r="L19" t="s">
+        <v>177</v>
+      </c>
+      <c r="M19" t="s">
+        <v>188</v>
+      </c>
+      <c r="N19" t="s">
         <v>179</v>
-      </c>
-[...7 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="D20" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="E20" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="F20" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="G20" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="H20" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="I20" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="L20" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="M20" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="N20" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="D21" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="E21" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="F21" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="G21" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="H21" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="I21" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="L21" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="M21" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="N21" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="D22" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="E22" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="F22" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="G22" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="H22" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="I22" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="L22" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="M22" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="N22" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="D23" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="E23" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="F23" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="G23" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="H23" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="I23" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="L23" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="M23" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="N23" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="D24" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="E24" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="F24" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="G24" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="H24" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="I24" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="L24" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="M24" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="N24" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="D25" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="E25" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="F25" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="G25" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="H25" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="I25" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="L25" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="M25" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="N25" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="D26" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="E26" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="F26" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="G26" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="H26" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="I26" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="L26" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="M26" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="N26" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="D27" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="E27" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="F27" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="G27" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="H27" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="I27" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="L27" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="M27" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="N27" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="D28" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="E28" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="F28" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="G28" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="H28" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="I28" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="L28" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="M28" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="N28" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="D29" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="E29" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="F29" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="G29" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="H29" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="I29" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="L29" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="M29" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="N29" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="D30" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="E30" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="F30" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="G30" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="H30" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="I30" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="L30" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="M30" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="N30" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="D31" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="E31" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="F31" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="G31" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="H31" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="I31" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="L31" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="M31" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="N31" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>217</v>
+        <v>169</v>
       </c>
       <c r="D32" t="s">
-        <v>218</v>
+        <v>170</v>
       </c>
       <c r="E32" t="s">
-        <v>219</v>
+        <v>171</v>
       </c>
       <c r="F32" t="s">
-        <v>220</v>
+        <v>172</v>
       </c>
       <c r="G32" t="s">
-        <v>221</v>
+        <v>173</v>
       </c>
       <c r="H32" t="s">
-        <v>222</v>
+        <v>174</v>
       </c>
       <c r="I32" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="L32" t="s">
-        <v>225</v>
+        <v>177</v>
       </c>
       <c r="M32" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="N32" t="s">
-        <v>227</v>
+        <v>179</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
         <v>228</v>
       </c>
       <c r="D33" t="s">
         <v>229</v>
       </c>
       <c r="E33" t="s">
         <v>230</v>
       </c>
       <c r="F33" t="s">
         <v>231</v>
       </c>
       <c r="G33" t="s">
         <v>232</v>
       </c>
       <c r="H33" t="s">
@@ -2440,216 +2473,258 @@
         <v>258</v>
       </c>
       <c r="M35" t="s">
         <v>259</v>
       </c>
       <c r="N35" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
         <v>261</v>
       </c>
       <c r="D36" t="s">
         <v>262</v>
       </c>
       <c r="E36" t="s">
         <v>263</v>
       </c>
-      <c r="F36"/>
+      <c r="F36" t="s">
+        <v>264</v>
+      </c>
       <c r="G36" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="H36" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="I36" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="L36" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="M36" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="N36"/>
+        <v>270</v>
+      </c>
+      <c r="N36" t="s">
+        <v>271</v>
+      </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D37" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="E37" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>264</v>
+        <v>275</v>
       </c>
       <c r="H37" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="I37" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="L37" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="M37" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="N37"/>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="D38" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="E38" t="s">
-        <v>271</v>
+        <v>282</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>264</v>
+        <v>275</v>
       </c>
       <c r="H38" t="s">
-        <v>272</v>
+        <v>283</v>
       </c>
       <c r="I38" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="L38" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="M38" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="N38"/>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="D39" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="E39" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>264</v>
+        <v>275</v>
       </c>
       <c r="H39" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="I39" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="L39" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="M39" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="N39"/>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="D40" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="E40" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>264</v>
+        <v>275</v>
       </c>
       <c r="H40" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
       <c r="I40" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="J40"/>
       <c r="K40" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="L40" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="M40" t="s">
+        <v>301</v>
+      </c>
+      <c r="N40"/>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>14</v>
+      </c>
+      <c r="B41" t="s">
+        <v>15</v>
+      </c>
+      <c r="C41" t="s">
+        <v>302</v>
+      </c>
+      <c r="D41" t="s">
+        <v>303</v>
+      </c>
+      <c r="E41" t="s">
         <v>296</v>
       </c>
-      <c r="N40"/>
+      <c r="F41"/>
+      <c r="G41" t="s">
+        <v>275</v>
+      </c>
+      <c r="H41" t="s">
+        <v>297</v>
+      </c>
+      <c r="I41" t="s">
+        <v>304</v>
+      </c>
+      <c r="J41"/>
+      <c r="K41" t="s">
+        <v>305</v>
+      </c>
+      <c r="L41" t="s">
+        <v>306</v>
+      </c>
+      <c r="M41" t="s">
+        <v>307</v>
+      </c>
+      <c r="N41"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>