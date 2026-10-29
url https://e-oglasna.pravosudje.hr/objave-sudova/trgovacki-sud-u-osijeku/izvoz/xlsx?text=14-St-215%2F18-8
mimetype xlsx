--- v0 (2026-08-16)
+++ v1 (2026-10-29)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="36">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
+  </si>
+  <si>
+    <t>St-277/2025</t>
+  </si>
+  <si>
+    <t>Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog o</t>
+  </si>
+  <si>
+    <t>GRADNJA ALABER d.o.o. za graditeljstvo i usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Vinogradska 62, 34310 Pleternica, Hrvatska</t>
+  </si>
+  <si>
+    <t>15374366881</t>
+  </si>
+  <si>
+    <t>GRADNJA ALABER d.o.o. za graditeljstvo i usluge u stečaju 15374366881</t>
+  </si>
+  <si>
+    <t>21.10.2026. 08:10:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34609db2-5178-4657-9956-7a90991850b4</t>
+  </si>
+  <si>
+    <t>Prilog St-277_2025-154-191 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240622005501.pdf; Prilog St-277_2025-154-192 - ZABA izvadak br.8.pdf; Prilog St-277_2025-154-193 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240702004705.pdf; Prilog St-277_2025-154-194 - IZVADAK br.9.pdf; Prilog St-277_2025-154-195 - IZVADAK ZABA br.11.pdf; Prilog St-277_2025-154-196 - zaba izvadak br.10.pdf; Prilog St-277_2025-154-197 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240704011816.pdf; Prilog St-277_2025-154-198 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240905005039.pdf; Prilog St-277_2025-154-199 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240903004355.pdf; Prilog St-277_2025-154-200 - IZVADAK ZABA 12.pdf; Prilog St-277_2025-154-201 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240704011816.pdf; Prilog St-277_2025-154-202 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240702004705.pdf; Prilog St-277_2025-154-203 - IZVADAK br.9.pdf; Prilog St-277_2025-154-204 - IZVADAK ZABA br.11.pdf; Prilog St-277_2025-154-205 - zaba izvadak br.10.pdf; Prilog St-277_2025-154-206 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240903004355.pdf; Prilog St-277_2025-154-207 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240905005039.pdf; Prilog St-277_2025-154-208 - IZVADAK ZABA 12.pdf; Prilog St-277_2025-154-209 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20241031005438.pdf; Prilog St-277_2025-154-210 - Izvadak računa na dan 2.10.2024. - GRADNJA ALABER d.o.o., Pleternica - plaća 7-2024..pdf; Prilog St-277_2025-154-211 - ZABA IZVADAK 13.pdf; Prilog St-277_2025-154-212 - ZABA IZVADAK 14.pdf; Prilog St-277_2025-154-213 - zaba izvadak 15.pdf; Prilog St-277_2025-154-214 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20241206010914.pdf; Prilog St-277_2025-154-215 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20241207010959.pdf; Prilog St-277_2025-154-216 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20241204010320.pdf; Prilog St-277_2025-154-217 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20241210005130.pdf; Prilog St-277_2025-154-218 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20241205011033.pdf; Prilog St-277_2025-154-219 - izvadak ZABA br.16.pdf; Prilog St-277_2025-154-220 - zaba izvadak 17.pdf; Prilog St-277_2025-154-221 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20250129004946.pdf; Prilog St-277_2025-154-222 - Račun_2025-02-10_085824.pdf; Prilog St-277_2025-154-223 - ZABA izvadak br.18.pdf; Prilog St-277_2025-154-224 - ZABA IZVADAK BR.1.pdf; Prilog St-277_2025-154-225 - zaba IZVADAK br.3.pdf; Prilog St-277_2025-154-226 - zaba  izvadak 4.pdf; Prilog St-277_2025-154-227 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20250408005715.pdf; Prilog St-277_2025-154-228 - zaba izvadak br.5.pdf; Prilog St-277_2025-154-229 - izvadak br.6.pdf; Prilog St-277_2025-154-230 - izvadak br.8.pdf; Prilog St-277_2025-154-231 - izvadak br.7.pdf; Prilog St-277_2025-154-232 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20250617010835.pdf; Prilog St-277_2025-154-233 - Izvod_HR5324070001100686811_38.pdf; Prilog St-277_2025-154-234 - izvadak br.9.pdf; Prilog St-277_2025-154-235 - zaba izvadak br.10.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34609db2-5178-4657-9956-7a90991850b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=277&amp;godina=2025</t>
   </si>
   <si>
     <t>14-St-215/18-8</t>
   </si>
   <si>
     <t>Prijedlog plana financijskog restrukturiranja</t>
   </si>
   <si>
     <t>MENS KORMAN GRUPA d.o.o.</t>
   </si>
   <si>
     <t>04436522142</t>
   </si>
   <si>
     <t>MENS KORMAN GRUPA d.o.o. 04436522142</t>
   </si>
   <si>
     <t>09.04.2018. 09:39:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ea1f5d32-0083-4745-b294-3ee228b6edb1</t>
   </si>
   <si>
     <t>KMBT_215_00297.pdf</t>
   </si>
@@ -128,51 +161,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -194,64 +227,106 @@
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>18</v>
       </c>
-      <c r="F2"/>
+      <c r="F2" t="s">
+        <v>19</v>
+      </c>
       <c r="G2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="L2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M2" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="N2"/>
+        <v>25</v>
+      </c>
+      <c r="N2" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3"/>
+      <c r="G3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3" t="s">
+        <v>33</v>
+      </c>
+      <c r="L3" t="s">
+        <v>34</v>
+      </c>
+      <c r="M3" t="s">
+        <v>35</v>
+      </c>
+      <c r="N3"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>