--- v0 (2026-06-01)
+++ v1 (2026-11-05)
@@ -6,132 +6,147 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="67">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-264/2024</t>
+  </si>
+  <si>
+    <t>Žalba od 21.09.2026.; Prilog od: 21.09.2026.; Prilog od: 21.09.2026.; Prilog od: 21.09.2026.; Prilog od: 21.09.2026.; Prilog od: 21.09.2026.; Prilog od: 21.09.2026.; Prilog od: 21.09.2026.; Prilog od: 21.09.2026.; Prilog od: 21.09.2026.; Prilog od: 21.09.2026.; Prilog od: 21.09.2026.; Prilog od: 21.09.2026.; Prilog od: 21.09.2026.; Prilog od: 21.09.2026.; Prilog od: 21.09.2026.; Prilog od: 21.09.2026.; Prilog od: 21.09.2026.; Prilog od: 21.09.2026.; Prilog od: 21.09.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>ARIS 2000 d.o.o.</t>
+  </si>
+  <si>
+    <t>Fraterščica 60, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>06571045637</t>
+  </si>
+  <si>
+    <t>ARIS 2000 d.o.o. 06571045637</t>
+  </si>
+  <si>
+    <t>30.09.2026. 12:13:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8a24cac-cd24-4631-99eb-e603ec6515af</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Prilog St-264_2024-193-1 - ZK-1522-KO-VELESKOVEC.pdf; Prilog St-264_2024-193-2 - ZK-6788-KO-VELESKOVEC.pdf; Prilog St-264_2024-193-3 - ZK-2040-KO-VELESKOVEC.pdf; Prilog St-264_2024-193-4 - ZK-3731-KO-VELESKOVEC.pdf; Prilog St-264_2024-193-5 - DKP-465-5-VELESKOVEC.pdf; Prilog St-264_2024-193-6 - Nalaz vjestaka Ovr_987_2011_88.pdf; Prilog St-264_2024-193-7 - OSZL Zapisnik_Ovr_987_2011_97.pdf; Prilog St-264_2024-193-8 - Zahtjev za prodaju nekretnine u stečajnom postupku.pdf; Prilog St-264_2024-193-9 - Rješenje TSOS St 264 24 146 od 040326.pdf; Prilog St-264_2024-193-10 - 00002 Odluka VTSRH Pž-487-2025-2 od 02.12.2025. - Presuda i rješenje.pdf; Prilog St-264_2024-193-11 - 00001 Podnesak OS ZL P-314-2026-1 od 27.07.2026. - Tužba.pdf; Prilog St-264_2024-193-12 - 00002 Podnesak OS ZL P-314-2026-2 od 29.07.2026. - Ostalo.pdf; Prilog St-264_2024-193-13 - 00003 Podnesak OS ZL P-314-2026-3 od 29.07.2026. - Podnesak tužitelja.pdf; Prilog St-264_2024-193-14 - 00004 Odluka OS ZL P-314-2026-4 od 04.08.2026. - Rješenje - stranci vraćen podnesak radi dopune.pdf; Prilog St-264_2024-193-15 - 00005 Podnesak OS ZL P-314-2026-5 od 15.09.2026. - Podnesak tužitelja.pdf; Prilog St-264_2024-193-16 - 00007 Odluka OS ZL P-314-2026-7 od 16.09.2026. - Rješenje - o nenadležnosti i ustupu nadležnom sudu.pdf; Prilog St-264_2024-193-17 - 00001 Podnesak TS OS P-165-2026-1 od 25.06.2026. - Tužba.pdf; Prilog St-264_2024-193-18 - 00002 Odluka TS OS P-165-2026-2 od 03.07.2026. - Dopis.pdf; Prilog St-264_2024-193-19 - 00004 Podnesak TS OS P-165-2026-4 od 18.08.2026. - Odgovor na tužbu.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8a24cac-cd24-4631-99eb-e603ec6515af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=264&amp;godina=2024</t>
   </si>
   <si>
     <t>Podnesak od 25.09.2025.; Prilog od: 25.09.2025.; Prilog od: 25.09.2025.; Prigovor od 25.09.2025.; Prilog od: 25.09.2025.; Prilog od: 25.09.2025.; Prilog od: 25.09.2025.; Prilog od: 25.09.2025.; Prilog od: 25.09.2025.; Prilog od: 25.09.2025.; Prilog od: 25.09.2025.; Pril od: 25.09.2025.; Pril od: 25.09.2025.; Pril od: 25.09.2025.; Pril od: 25.09.2025.; Pril od: 25.09.2025.; Pril od: 25.09.2025.; Prilog od: 25.09.2025.; Prilog od: 25.09.2025.; Pril od: 25.09.2025.; Prilog od: 25.09.2025.; Prilog
 Javnost</t>
   </si>
   <si>
-    <t>ARIS 2000 d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>26.09.2025. 13:26:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3f2c31f0-29e5-4f6b-9297-4213acaa9124</t>
   </si>
   <si>
     <t>Žalba.pdf P227P; Prigovor.pdf P85P; Prilog St-264_2024-116-1 - 01 - 001 Ugovor o kupoprodaji nekretnina HR.pdf; Prilog St-264_2024-116-2 - 02 - 002 Dodatak Ugovor o kuprodaji nekretnine.pdf; Prilog St-264_2024-116-3 - 03 - 003.ZK-1522-KO-VELESKOVEC.pdf; Prilog St-264_2024-116-4 - 04 - 004 PL-3323-VELESKOVEC (2).pdf; Prilog St-264_2024-116-5 - 05 - 005 DKP-465-5-VELESKOVEC.pdf; Prilog St-264_2024-116-6 - 06 - 006 ZK-2040-KO-VELESKOVEC.pdf; Prilog St-264_2024-116-7 - 07 - 007 ZK-3731-KO-VELESKOVEC.pdf; Prilog St-264_2024-116-8 - 08 - 008 OSZL Rz 19 07 od 120307.pdf; Prilog St-264_2024-116-9 - 09 - 009 OSZL RZ 19 07 od 071207.pdf; Prilog St-264_2024-116-10 - 10 - 009 OGLAS ZEMLJIŠNJE KNJIGE.pdf; Prilog St-264_2024-116-11 - 11 - 010 TSZG Rjesenje o dosudi St 44 2000.pdf; Prilog St-264_2024-116-12 - 12 - 021 POVIJESNI IZVADAK IZ SUDSKOG REGISTRA ARIS 2000 doo.pdf; Prilog St-264_2024-116-13 - 13 - 022 POVIJESNI IZVADAK IZ SUDSKOG REGISTRA DESTILERIJA doo.pdf; Prilog St-264_2024-116-14 - 14 - 023 POVIJESNI IZVADAK IZ SUDSKOG REGISTRA NOVABELA GRUPA, doo.pdf; Prilog St-264_2024-116-15 - 15 - 00300.Sporazum OV 19073 10.pdf; Prilog St-264_2024-116-16 - 16 - 00301 Rjesenje Z 1599 2010.pdf; Prilog St-264_2024-116-17 - 17 - 00400 Sporazum OV 19074 10.pdf; Prilog St-264_2024-116-18 - 18 - 00401 OSZL Rjesenje Z 1733 10.pdf; Prilog St-264_2024-116-19 - 19 Zaključak TSRi St S50 2023-36 od 210624.pdf; Prilog St-264_2024-116-20 - 20 Rjesenje TSOS St 2685 16 75.pdf; Prilog St-264_2024-116-21 - 21 tuzba radi utvrđenja izlučno iprava.pdf; Prilog St-264_2024-116-22 - 22 ipsravak.pdf; Prilog St-264_2024-116-23 - 23 Odgovor na tužbu TS OS P-235-2025-5 od 02.09.2025. -.pdf; Podnesak.pdf P75P; Prilog St-264_2024-117-1 - Prilog 1 - Locat Croatia_Izvadak iz sudskog registra.pdf; Prilog St-264_2024-117-2 - Prilog 2 - MIDA SPV 3_Izvadak iz sudskog registra.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3f2c31f0-29e5-4f6b-9297-4213acaa9124/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=264&amp;godina=2024</t>
   </si>
   <si>
     <t>Prijedlog od 05.06.2025.; Prilog od: 05.06.2025.; Prilog od: 05.06.2025.; Prilog od: 05.06.2025.; Prilog od: 05.06.2025.; Prilog od: 05.06.2025.; Prilog od: 05.06.2025.; Prilog od: 05.06.2025.; Prilog od: 05.06.2025.; Prilog od: 05.06.2025.; Prilog od: 05.06.2025.; Prilog od: 05.06.2025.; Prilog od: 05.06.2025.; Prilog od: 05.06.2025.; Prilog od: 05.06.2025.; Prilog od: 05.06.2025.; Prilog od: 05.06.2025.; Prilog od: 05.06.2025.; Prilog od: 05.06.2025.; Prilog od: 05.06.2025.; Prijedlog od 05.06.2025.; Pril</t>
   </si>
   <si>
     <t>06.06.2025. 12:41:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1debabcc-b051-4379-adcd-0ebfb646d92c</t>
   </si>
   <si>
     <t>Prijedlog.pdf P155P; Prilog St-264_2024-102-1 - Gž Ovr-484_2020-2 Županijski sud u Osijeku.pdf; Prilog St-264_2024-102-2 - TSZG Rjesenje o dosudi St 44 2000.pdf; Prilog St-264_2024-102-3 - Zaključak TSRi St S50 2023-36 od 210624.pdf; Prijedlog.pdf P155P; Prilog St-264_2024-103-1 - Zaključak TSRi St S50 2023-36 od 210624.pdf; Prilog St-264_2024-103-2 - 01 - 001 Ugovor o kupoprodaji nekretnina HR.pdf; Prilog St-264_2024-103-3 - 02 - 002 Dodatak Ugovor o kuprodaji nekretnine.pdf; Prilog St-264_2024-103-4 - 03 - 003.ZK-1522-KO-VELESKOVEC.pdf; Prilog St-264_2024-103-5 - 04 - 004 PL-3323-VELESKOVEC (2).pdf; Prilog St-264_2024-103-6 - 05 - 005 DKP-465-5-VELESKOVEC.pdf; Prilog St-264_2024-103-7 - 06 - 006 ZK-2040-KO-VELESKOVEC.pdf; Prilog St-264_2024-103-8 - 07 - 007 ZK-3731-KO-VELESKOVEC.pdf; Prilog St-264_2024-103-9 - 08 - 008 OSZL Rz 19 07 od 120307.pdf; Prilog St-264_2024-103-10 - 09 - 009 OSZL RZ 19 07 od 071207.pdf; Prilog St-264_2024-103-11 - 10 - 009 OGLAS ZEMLJIŠNJE KNJIGE.pdf; Prilog St-264_2024-103-12 - 11 - 010 TSZG Rjesenje o dosudi St 44 2000.pdf; Prilog St-264_2024-103-13 - 12 - 021 POVIJESNI IZVADAK IZ SUDSKOG REGISTRA ARIS 2000 doo.pdf; Prilog St-264_2024-103-14 - 13 - 022 POVIJESNI IZVADAK IZ SUDSKOG REGISTRA DESTILERIJA doo.pdf; Prilog St-264_2024-103-15 - 14 - 023 POVIJESNI IZVADAK IZ SUDSKOG REGISTRA NOVABELA GRUPA, doo.pdf; Prilog St-264_2024-103-16 - 15 - 00300.Sporazum OV 19073 10.pdf; Prilog St-264_2024-103-17 - 16 - 00301 Rjesenje Z 1599 2010.pdf; Prilog St-264_2024-103-18 - 17 - 00400 Sporazum OV 19074 10.pdf; Prilog St-264_2024-103-19 - 18 - 00401 OSZL Rjesenje Z 1733 10.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1debabcc-b051-4379-adcd-0ebfb646d92c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 19.12.2024.; Prilog od: 19.12.2024.; Prilog od: 19.12.2024.; Prilog od: 19.12.2024.; Prilog od: 19.12.2024.; Prilog od: 19.12.2024.; Prilog od: 19.12.2024.; Prilog od: 19.12.2024.; Prilog od: 19.12.2024.; Prilog od: 19.12.2024.; Prilog od: 19.12.2024.; Prilog od: 19.12.2024.; Prilog od: 19.12.2024.; Prilog od: 19.12.2024.; Prilog od: 19.12.2024.; Prilog od: 19.12.2024.; Prilog od: 19.12.2024.; Prilog od: 19.12.2024.; Prilog od: 19.12.2024.</t>
   </si>
   <si>
     <t>20.12.2024. 12:27:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dde8a3e2-7ec3-46c9-9eb3-8e3f72f556da</t>
   </si>
@@ -240,51 +255,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -466,114 +481,156 @@
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
         <v>42</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>43</v>
-      </c>
-[...13 lines deleted...]
-        <v>48</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D7" t="s">
+        <v>48</v>
+      </c>
+      <c r="E7" t="s">
+        <v>49</v>
+      </c>
+      <c r="F7" t="s">
+        <v>50</v>
+      </c>
+      <c r="G7" t="s">
+        <v>51</v>
+      </c>
+      <c r="H7" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" t="s">
         <v>53</v>
-      </c>
-[...14 lines deleted...]
-        <v>58</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>58</v>
+      </c>
+      <c r="D8" t="s">
         <v>59</v>
       </c>
-      <c r="L7" t="s">
+      <c r="E8" t="s">
         <v>60</v>
       </c>
-      <c r="M7" t="s">
+      <c r="F8"/>
+      <c r="G8" t="s">
         <v>61</v>
       </c>
-      <c r="N7"/>
+      <c r="H8" t="s">
+        <v>62</v>
+      </c>
+      <c r="I8" t="s">
+        <v>63</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>64</v>
+      </c>
+      <c r="L8" t="s">
+        <v>65</v>
+      </c>
+      <c r="M8" t="s">
+        <v>66</v>
+      </c>
+      <c r="N8"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>