--- v0 (2026-06-01)
+++ v1 (2026-08-12)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="47">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
+  </si>
+  <si>
+    <t>St-410/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podnesak od 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog </t>
+  </si>
+  <si>
+    <t>ANNA NAVIS d.o.o. za ugostiteljstvo i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Matije Mesića 10, 35000 Slavonski Brod, Hrvatska</t>
+  </si>
+  <si>
+    <t>03977116680</t>
+  </si>
+  <si>
+    <t>ANNA NAVIS d.o.o. za ugostiteljstvo i usluge 03977116680</t>
+  </si>
+  <si>
+    <t>06.08.2026. 12:10:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef2fe0ce-35bf-42c5-b9ac-f5bf8cd6bf2e</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-410_2026-17-1 - 28. Podnesak OS DU P-1266-2025-1 od 30.12.2025. - Tužba.pdf; Prilog St-410_2026-17-2 - 1. Pdb obrazac.pdf; Prilog St-410_2026-17-3 - 3. Bruto bilanca.pdf; Prilog St-410_2026-17-4 - 27. Podnesak OS DU Ovr-61-2023-60 od 24.07.2025. - Podnesak ovrhovoditelja.pdf; Prilog St-410_2026-17-5 - 31. Podnesak OS DU P-677-2026-1 od 24.07.2026. - Tužba.pdf; Prilog St-410_2026-17-6 - 4. 1250 Kartica konta - po partneru.pdf; Prilog St-410_2026-17-7 - 2. Očevidnik.pdf; Prilog St-410_2026-17-8 - 7. Imovina u pripremi.pdf; Prilog St-410_2026-17-9 - 29. Podnesak TS DU P-16-2026-5 od 16.06.2026. - Odgovor na tužbu.pdf; Prilog St-410_2026-17-10 - 6. 2550 Kartica konta - po partneru.pdf; Prilog St-410_2026-17-11 - 30. Odluka OS DU Ovr-61-2023-122 od 23.06.2026. - Zaključak-upućivanje u parnicu.pdf; Prilog St-410_2026-17-12 - 8. Uvjerenje DGU.pdf; Prilog St-410_2026-17-13 - 9. Potvrda PU SLAVONSKI BROD.pdf; Prilog St-410_2026-17-14 - 13. ZK-3861-GRUZ.pdf; Prilog St-410_2026-17-15 - 12. ZK-1257-DUBROVNIK-NOVA.pdf; Prilog St-410_2026-17-16 - 10. MUP potvrda.pdf; Prilog St-410_2026-17-17 - 11. ZK-468-GRUZ.pdf; Prilog St-410_2026-17-18 - 15. Odluka OS DU Ovr-61-2023-9 od 11.04.2023. - Rješenje - o ovrsi.pdf; Prilog St-410_2026-17-19 - 14. Podnesak OS DU Ovr-61-2023-1 od 30.01.2023. - Prijedlog za ovrhu.pdf; Prilog St-410_2026-17-20 - 17.  Odluka OS DU Ovr-61-2023-21 od 08.05.2024. - Rješenje.pdf; Prilog St-410_2026-17-21 - 16. Odluka OS DU Ovr-61-2023-15 od 26.09.2023. - Rješenje.pdf; Prilog St-410_2026-17-22 - 18. Odluka OS DU Ovr-61-2023-69 od 29.09.2025. - Rješenje - dosuda.pdf; Prilog St-410_2026-17-23 - 19. Odluka OS DU Ovr-61-2023-81 od 22.10.2025. - Zaključak - o predaji nekretnine kupcu.pdf; Prilog St-410_2026-17-24 - 21. Podnesak OS DU Ovr-61-2023-86 od 27.10.2025. - Žalba.pdf; Prilog St-410_2026-17-25 - 22. Podnesak OS DU Ovr-61-2023-87 od 27.10.2025. - Zahtjev za ukidanje klauzule pravomoćnosti i ovrš.pdf; Prilog St-410_2026-17-26 - 23. Podnesak OS DU Ovr-61-2023-96 od 07.11.2025. - Zahtjev za ukidanje klauzule pravomoćnosti i ovrš.pdf; Prilog St-410_2026-17-27 - 24. Podnesak OS DU Ovr-61-2023-97 od 07.11.2025. - Žalba.pdf; Prilog St-410_2026-17-28 - 26. Podnesak OS DU Ovr-61-2023-113 od 23.12.2025. - Žalba.pdf; Prilog St-410_2026-17-29 - 25. Odluka OS DU Ovr-61-2023-108 od 27.11.2025. - Rješenje.pdf; Prilog St-410_2026-17-30 - 20. Podnesak OS DU Ovr-61-2023-85 od 27.10.2025. - Žalba.pdf; Prilog St-410_2026-17-31 - 5. 2200 Kartica konta - po partneru.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef2fe0ce-35bf-42c5-b9ac-f5bf8cd6bf2e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=410&amp;godina=2026</t>
   </si>
   <si>
     <t>St-388/2023</t>
   </si>
   <si>
     <t xml:space="preserve">Podnesak od 06.07.2023.; Prilog od: 06.07.2023.; Prilog od: 06.07.2023.; Prilog od: 06.07.2023.; Prilog od: 06.07.2023.; Prilog od: 06.07.2023.; Prilog od: 06.07.2023.; Prilog od: 06.07.2023.; Prilog od: 06.07.2023.; Prilog od: 06.07.2023.; Prilog od: 06.07.2023.; Prilog od: 06.07.2023.; Prilog od: 06.07.2023.; Prilog od: 06.07.2023.; Prilog od: 06.07.2023.; Prilog od: 06.07.2023.; Prilog od: 06.07.2023.; Prilog od: 06.07.2023.; Prilog od: 06.07.2023.; Prilog od: 06.07.2023.; Prilog od: 06.07.2023.; Prilog </t>
   </si>
   <si>
     <t>PMA GAJ društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
   </si>
   <si>
     <t>Ulica Đure Dolušića 2B, 34551 Lipik, Hrvatska</t>
   </si>
   <si>
     <t>45045011090</t>
   </si>
   <si>
     <t>PMA GAJ društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 45045011090</t>
   </si>
   <si>
     <t>07.07.2023. 08:05:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/97d4bd0b-d313-4065-9805-3217e8b8a661</t>
   </si>
@@ -161,51 +194,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -269,64 +302,106 @@
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
-      <c r="F3"/>
+      <c r="F3" t="s">
+        <v>30</v>
+      </c>
       <c r="G3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M3" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="N3"/>
+        <v>36</v>
+      </c>
+      <c r="N3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F4"/>
+      <c r="G4" t="s">
+        <v>41</v>
+      </c>
+      <c r="H4" t="s">
+        <v>42</v>
+      </c>
+      <c r="I4" t="s">
+        <v>43</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N4"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>