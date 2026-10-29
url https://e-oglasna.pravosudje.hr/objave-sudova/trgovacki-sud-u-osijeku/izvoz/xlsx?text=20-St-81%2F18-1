--- v1 (2026-08-12)
+++ v2 (2026-10-29)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="58">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
+  </si>
+  <si>
+    <t>St-640/2026</t>
+  </si>
+  <si>
+    <t>Prijedlog od 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog</t>
+  </si>
+  <si>
+    <t>INFOS PROMOTION d.o.o. za marketing i usluge</t>
+  </si>
+  <si>
+    <t>Plivska 33, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>13160244056</t>
+  </si>
+  <si>
+    <t>INFOS PROMOTION d.o.o. za marketing i usluge 13160244056</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:41:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/246c0074-65ba-401c-b90a-f87e1f7d31ad</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-640_2026-1-1 - 13160244056_22092026_ispostave (1).pdf; Prilog St-640_2026-1-2 - 13160244056_22092026_ispostave.pdf; Prilog St-640_2026-1-3 - 51035996_otplatni plan[15].pdf; Prilog St-640_2026-1-4 - eks_otplatni_plan inicijalni.pdf; Prilog St-640_2026-1-5 - 51037905_otplatni plan[18].pdf; Prilog St-640_2026-1-6 - 150992 Ugovor o leasingu.pdf; Prilog St-640_2026-1-7 - Biljeske_Infos Promotion d.o.o._.pdf; Prilog St-640_2026-1-8 - Konto 2620 - dozvoljeni minus.pdf; Prilog St-640_2026-1-9 - GFI-POD602..pdf; Prilog St-640_2026-1-10 - Konto 16085 - ostala potraživanja.pdf; Prilog St-640_2026-1-11 - Obveze za predujmove AOP117 - Konto 25704 - avansi.pdf; Prilog St-640_2026-1-12 - Izjava o broju zaposlenih.pdf; Prilog St-640_2026-1-13 - Obveze za zajmove depozite i slično AOP115.pdf; Prilog St-640_2026-1-14 - Konto 16000 - ostala potraživanja (utržak).pdf; Prilog St-640_2026-1-15 - HAMAG_GS01_Izvadak_otvorenih_stavaka_2026_INFOS PROMOTION d.o.o._8429770 (1).pdf; Prilog St-640_2026-1-16 - Atenza-najam-vozila.pdf; Prilog St-640_2026-1-17 - Otvorene stavke dobavljača.pdf; Prilog St-640_2026-1-18 - Otvorene stavke kupaca.pdf; Prilog St-640_2026-1-19 - MG-prometna_compressed.pdf; Prilog St-640_2026-1-20 - Potvrda o blokadi.pdf; Prilog St-640_2026-1-21 - Potvrda uplate.pdf; Prilog St-640_2026-1-22 - Punomoć za odvjetnika.pdf; Prilog St-640_2026-1-23 - Očevidnik neizvršene osnove.pdf; Prilog St-640_2026-1-24 - Ugovor o kreditu_kreditnoj kartici i pripadajuci dodaci (36) (2).pdf; Prilog St-640_2026-1-25 - Očevidnik dani.pdf; Prilog St-640_2026-1-26 - Passat-prometna_compressed.pdf; Prilog St-640_2026-1-27 - Upravni ugovor.pdf; Prilog St-640_2026-1-28 - Zaba-Otplatni_Plan_5100758019.pdf; Prilog St-640_2026-1-29 - Upravni ugovor dodatak.pdf; Prilog St-640_2026-1-30 - Addiko ugovor kredit 1.pdf; Prilog St-640_2026-1-31 - Ugovor o zajmu ovjeren i potpisan (003)-81.pdf; Prilog St-640_2026-1-32 - Ugovor Addiko 2.pdf; Prilog St-640_2026-1-33 - Zaba-minus.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/246c0074-65ba-401c-b90a-f87e1f7d31ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=640&amp;godina=2026</t>
   </si>
   <si>
     <t>St-410/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Podnesak od 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog </t>
   </si>
   <si>
     <t>ANNA NAVIS d.o.o. za ugostiteljstvo i usluge</t>
   </si>
   <si>
     <t>Ulica Matije Mesića 10, 35000 Slavonski Brod, Hrvatska</t>
   </si>
   <si>
     <t>03977116680</t>
   </si>
   <si>
     <t>ANNA NAVIS d.o.o. za ugostiteljstvo i usluge 03977116680</t>
   </si>
   <si>
     <t>06.08.2026. 12:10:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ef2fe0ce-35bf-42c5-b9ac-f5bf8cd6bf2e</t>
   </si>
@@ -194,51 +227,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -344,64 +377,106 @@
         <v>35</v>
       </c>
       <c r="M3" t="s">
         <v>36</v>
       </c>
       <c r="N3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4" t="s">
         <v>39</v>
       </c>
       <c r="E4" t="s">
         <v>40</v>
       </c>
-      <c r="F4"/>
+      <c r="F4" t="s">
+        <v>41</v>
+      </c>
       <c r="G4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M4" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="N4"/>
+        <v>47</v>
+      </c>
+      <c r="N4" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D5" t="s">
+        <v>50</v>
+      </c>
+      <c r="E5" t="s">
+        <v>51</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5" t="s">
+        <v>52</v>
+      </c>
+      <c r="H5" t="s">
+        <v>53</v>
+      </c>
+      <c r="I5" t="s">
+        <v>54</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>55</v>
+      </c>
+      <c r="L5" t="s">
+        <v>56</v>
+      </c>
+      <c r="M5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N5"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>