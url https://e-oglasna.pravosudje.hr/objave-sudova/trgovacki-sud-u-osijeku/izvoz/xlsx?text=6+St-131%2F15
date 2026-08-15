--- v0 (2026-05-10)
+++ v1 (2026-08-15)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="93">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-131/2026</t>
   </si>
   <si>
+    <t>Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Poljoprivredna zadruga BRESTOVE MEĐE</t>
+  </si>
+  <si>
+    <t>Bulićeva 31a, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>59193608699</t>
+  </si>
+  <si>
+    <t>Poljoprivredna zadruga BRESTOVE MEĐE 59193608699</t>
+  </si>
+  <si>
+    <t>10.08.2026. 09:12:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87cc65fc-17f2-4bfd-adf5-bfc91eeb2a1b</t>
+  </si>
+  <si>
+    <t>Prilog St-131_2026-25-9 - ZABA-5100773138 .pdf; Prilog St-131_2026-25-10 - ZABA-5100773039.pdf; Prilog St-131_2026-25-11 - ZK ulošci-ZK-7453-BOROVO-PZ BRESTOVE MEĐE-20260213.pdf; Prilog St-131_2026-25-12 - VU 570EI IMPULS LEASING- UGOVOR.pdf; Prilog St-131_2026-25-13 - Povjerenica očitovanje na rešenje.pdf; Prilog St-131_2026-25-14 - Prijave tražbina vjerovnika TS OS St-131-2026od 18.06.2026.pdf; Prilog St-131_2026-25-15 - Povjerenik očitovanje na tražbine.pdf; Prilog St-131_2026-25-16 - očitovanje dužnika.7z; Prilog St-131_2026-25-17 - Prilog uz pristojbu.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87cc65fc-17f2-4bfd-adf5-bfc91eeb2a1b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=131&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Prijedlog od 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog</t>
   </si>
   <si>
-    <t>Poljoprivredna zadruga BRESTOVE MEĐE</t>
-[...10 lines deleted...]
-  <si>
     <t>09.03.2026. 12:06:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/de38bdfc-bdbd-41f4-b90c-b29ba730f27f</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-131_2026-1-1 - 000-Prilog 0.1-Aktivni-izvadak-MBS-30065421-PZ BRESTOVE MEĐE-SLUŽBENI-20260302.pdf; Prilog St-131_2026-1-2 - 000-Prilog 2-IZJAVA DA DUŽNIK NE KASNI S ISPLATOM PLAĆE-PZ BRESTOVE MEĐE-20260302-FINAL-potpisano.pdf; Prilog St-131_2026-1-3 - 01-Prilog 3.12-Prometne knjižice vozila-VU 760ER-PZ BRESTOVE MEĐE-20260216.pdf; Prilog St-131_2026-1-4 - 000-Prilog 5-IZJAVA O BROJU ZAPOSLENIH-PZ BRESTOVE MEĐE-20260302-FINAL-potpisano.pdf; Prilog St-131_2026-1-5 - 000-Prilog 4.1-GFI-POD-202512-PZ BRESTOVE MEĐE-20260225-potpisano.pdf; Prilog St-131_2026-1-6 - 01-Prilog 2-ZK ulošci-ZK-7453-BOROVO-PZ BRESTOVE MEĐE-20260213.pdf; Prilog St-131_2026-1-7 - 01-Prilog 1-NEKRETNINE I POKRETNINE-Knjigovodstvena kartica-202512-PZ BRESTOVE MEĐE-20260228-potpisa.pdf; Prilog St-131_2026-1-8 - 01-IZJAVA-NEKRETNINE I POKRETNINE DUŽNIKA-PZ BRESTOVE MEĐE-202602302-FINAL-potpisano.pdf; Prilog St-131_2026-1-9 - 01-Prilog 3.2-Prometne knjižice vozila-VU 199DG-PZ BRESTOVE MEĐE-20260216.pdf; Prilog St-131_2026-1-10 - 000-Prilog 1-Potvrda FINA-Dani blokade-PZ BRESTOVE MEĐE-20260204.pdf; Prilog St-131_2026-1-11 - 000-Prilog 3-Potvrda plaćanja predujma troškova predstečajnoga postupka-PZ BRESTOVE MEĐE-20260303.pdf; Prilog St-131_2026-1-12 - 01-Prilog 3.3-Prometne knjižice vozila-VU 280EG-PZ BRESTOVE MEĐE-20260216.pdf; Prilog St-131_2026-1-13 - 000-Prilog 0.2-Odluka Skupštine 20260301-PZ BRESTOVE MEĐE-20260302.pdf; Prilog St-131_2026-1-14 - 01-Prilog 3.1-Prometne knjižice vozila-VU 170DM-PZ BRESTOVE MEĐE-20260216.pdf; Prilog St-131_2026-1-15 - 01-Prilog 3.6-Prometne knjižice vozila-VU 474ET-PZ BRESTOVE MEĐE-20260216.pdf; Prilog St-131_2026-1-16 - 01-Prilog 3.9-Prometne knjižice vozila-VU 570EI-IMPULS LEASING-PZ BRESTOVE MEĐE-20260216.pdf; Prilog St-131_2026-1-17 - 01-Prilog 3.7-Prometne knjižice vozila-VU 475EH-PZ BRESTOVE MEĐE-20260216.pdf; Prilog St-131_2026-1-18 - 01-Prilog 3.4-Prometne knjižice vozila-VU 374EC-PZ BRESTOVE MEĐE-20260216.pdf; Prilog St-131_2026-1-19 - 01-Prilog 3.5-Prometne knjižice vozila-VU 474EH-PZ BRESTOVE MEĐE-20260216.pdf; Prilog St-131_2026-1-20 - 01-Prilog 3.8-Prometne knjižice vozila-VU 522AG-PZ BRESTOVE MEĐE-20260216.pdf; Prilog St-131_2026-1-21 - 01-Prilog 3.10-Prometne knjižice vozila-VU 571EK-PZ BRESTOVE MEĐE-20260216.pdf; Prilog St-131_2026-1-22 - 01-Prilog 3.11-Prometne knjižice vozila-VU 758ER-PZ BRESTOVE MEĐE-20260216.pdf; Prilog St-131_2026-1-23 - 02-IZJAVA-IMOVINSKA PRAVA DUŽNIKA NA TUĐIM STVARIMA-PZ BRESTOVE MEĐE-20260302-FINAL-potpisano.pdf; Prilog St-131_2026-1-24 - 04-IZJAVA-NENOVČANE TRAŽBINE DUŽNIKA-PZ BRESTOVE MEĐE-20260302-FINAL-potpisano.pdf; Prilog St-131_2026-1-25 - 07-Prilog 1.1.8-DRUGA IMOVINA DUŽNIKA-Zalihe-Knjigovodstvena kartica-#6-6619-PZ BRESTOVE MEĐE-202602.pdf; Prilog St-131_2026-1-26 - 03-Prilog 2-POTRAŽIVANJA-Kartice otvorenih stavaka-PZ BRESTOVE MEĐE-20260226-potpisano.pdf; Prilog St-131_2026-1-27 - 03-IZJAVA-NOVČANE TRAŽBINE DUŽNIKA PREMA DUŽNIKOVIM DUŽNICIMA-PZ BRESTOVE MEĐE-202602302-FINAL-potpi.pdf; Prilog St-131_2026-1-28 - 05-IZJAVA-DRUGA PRAVA KOJA ČINE IMOVINU DUŽNIKA-PZ BRESTOVE MEĐE-20260302-FINAL-potpisano.pdf; Prilog St-131_2026-1-29 - 06-Prilog 2-Potvrda FINA-Dani blokade-PZ BRESTOVE MEĐE-20260204.pdf; Prilog St-131_2026-1-30 - 06-IZJAVA-NOVČANA SREDSTVA NA RAČUNIMA DUŽNIKA-PZ BRESTOVE MEĐE-20260302-FINAL-potpisano.pdf; Prilog St-131_2026-1-31 - 06-Prilog 3.1-Blagajnički dnevnik iili dr. dokaz(i)-#1020-GLAVNA BLAGAJNA-PZ BRESTOVE MEĐE-20260227-.pdf; Prilog St-131_2026-1-32 - 06-Prilog 1.1-Izvaci i-ili potvrde banaka- Redovni RN-PZ BRESTOVE MEĐE-20250225.pdf; Prilog St-131_2026-1-33 - 06-Prilog 3.3-Blagajnički dnevnik iili dr. dokaz(i)-#1029-PRIJEL.RAČUN BLAGAJNE MALOPRODAJA-PZ BREST.pdf; Prilog St-131_2026-1-34 - 06-Prilog 3.2-Blagajnički dnevnik iili dr. dokaz(i)-#1022-BLAGAJNA PRODAVAONICE-PZ BRESTOVE MEĐE-202.pdf; Prilog St-131_2026-1-35 - 06-Prilog 1.2-Izvaci i-ili potvrde banaka- Posebni RN-PZ BRESTOVE MEĐE-20250227.pdf; Prilog St-131_2026-1-36 - 07-IZJAVA-DRUGA IMOVINA DUŽNIKA-PZ BRESTOVE MEĐE-20260302-FINALdocx-potpisano.pdf; Prilog St-131_2026-1-37 - 07-Prilog 1.1.2-DRUGA IMOVINA DUŽNIKA-Zalihe-Knjigovodstvena kartica-#6-6110 JAN-PZ BRESTOVE MEĐE-20.pdf; Prilog St-131_2026-1-38 - 07-Prilog 1.1.3-DRUGA IMOVINA DUŽNIKA-Zalihe-Knjigovodstvena kartica-#6-6110 PIK-PZ BRESTOVE MEĐE-20.pdf; Prilog St-131_2026-1-39 - 07-Prilog 1.1.4-DRUGA IMOVINA DUŽNIKA-Zalihe-Knjigovodstvena kartica-#6-6304-PZ BRESTOVE MEĐE-202602.pdf; Prilog St-131_2026-1-40 - 07-Prilog 1.1.5-DRUGA IMOVINA DUŽNIKA-Zalihe-Knjigovodstvena kartica-#6-6600-PZ BRESTOVE MEĐE-202602.pdf; Prilog St-131_2026-1-41 - 07-Prilog 1.1.1-DRUGA IMOVINA DUŽNIKA-Zalihe-Knjigovodstvena kartica-#3-31002-PZ BRESTOVE MEĐE-20260.pdf; Prilog St-131_2026-1-42 - 07-Prilog 1.1.6-DRUGA IMOVINA DUŽNIKA-Zalihe-Knjigovodstvena kartica-#6-6601-PZ BRESTOVE MEĐE-202602.pdf; Prilog St-131_2026-1-43 - 07-Prilog 1.1.7-DRUGA IMOVINA DUŽNIKA-Zalihe-Knjigovodstvena kartica-#6-6618-PZ BRESTOVE MEĐE-202602.pdf; Prilog St-131_2026-1-44 - 03-Prilog 1-POTRAŽIVANJA-TRAŽBINE PREMA DUŽNIKOVIM DUŽNICIMA-PZ BRESTOVE MEĐE-20260302-FINAL-potpisa.pdf; Prilog St-131_2026-1-45 - 09-IZJAVA-DRUGE NOVČANE I NENOVČANE OBVEZE DUŽNIKA-PZ BRESTOVE MEĐE-20260302-FINAL-potpisano.pdf; Prilog St-131_2026-1-46 - 08-IZJAVA-OBVEZE DUŽNIKA UNESENIH U POSLOVNE KNJIGE DUŽNIKA-PZ BRESTOVE MEĐE-202601302-FINAL-potpisa.pdf; Prilog St-131_2026-1-47 - 14-IZJAVA-TRAŽBINE RADNIKA I PRIJAŠNJIH RADNIKA-PZ BRESTOVE MEĐE-20260302-FINAL-potpisano.pdf; Prilog St-131_2026-1-48 - 08-Prilog 2-TRAŽBINE-OBVEZE-Kartice otvorenih stavaka-PZ BRESTOVE MEĐE-20260225-potpisano.pdf; Prilog St-131_2026-1-49 - 10-IZJAVA-RAZLUČNA PRAVA NA IMOVINI DUŽNIKA-PZ BRESTOVE MEĐE-20260302-FINAL-potpisano.pdf; Prilog St-131_2026-1-50 - 10-Prilog 1-ZK ulošci-ZK-7453-BOROVO-PZ BRESTOVE MEĐE-20260213.pdf; Prilog St-131_2026-1-51 - 13-IZJAVA-POSTUPCI PRED SUDOVIMA-PZ BRESTOVE MEĐE-20260302-FINAL-potpisano.pdf; Prilog St-131_2026-1-52 - 12-IZJAVA-PROSJEČNI MJESEČNI TROŠKOVI REDOVNOG POSLOVANJA-PZ BRESTOVE MEĐE-20260302-FINAL-potpisano.pdf; Prilog St-131_2026-1-53 - 11-IZJAVA-IZLUČNA PRAVA-PZ BRESTOVE MEĐE-20260302-FINAL-potpisano.pdf; Prilog St-131_2026-1-54 - 11-Prilog 1-Prometne knjižice vozila-VU 570EI-IMPULS LEASING-PZ BRESTOVE MEĐE-20260216.pdf; Prilog St-131_2026-1-55 - 13-Prilog 1-IZJAVA-POSTUPCI PRED SUDOVIMA-PZ BRESTOVE MEĐE-20260226-FINAL-potpisano.pdf; Prilog St-131_2026-1-56 - 08-Prilog 1.1-TRAŽBINE-OBVEZE-PZ BRESTOVE MEĐE-20260302-FINAL-potpisano.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/de38bdfc-bdbd-41f4-b90c-b29ba730f27f/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=131&amp;godina=2026</t>
   </si>
   <si>
     <t>6-St-173/15-131</t>
   </si>
   <si>
     <t>Pripremni podnesak</t>
   </si>
   <si>
     <t>TRGOVAČKI CENTAR AGRAM d.o.o. u stečaju</t>
   </si>
   <si>
     <t>67873394798</t>
   </si>
   <si>
     <t>TRGOVAČKI CENTAR AGRAM d.o.o. u stečaju 67873394798</t>
   </si>
   <si>
     <t>23.04.2018. 09:35:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/aff678ff-40f5-4671-b832-e22cfb3080fe</t>
   </si>
   <si>
     <t>KMBT_215_00466.pdf</t>
   </si>
@@ -317,51 +332,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -417,376 +432,418 @@
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
         <v>27</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>28</v>
-      </c>
-[...11 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="M3" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="N3"/>
+        <v>31</v>
+      </c>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D4" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H4" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="M4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="N4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E5" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="H5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="I5" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>47</v>
+      </c>
+      <c r="L5" t="s">
+        <v>48</v>
+      </c>
+      <c r="M5" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D6" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="H6" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="I6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>54</v>
+      </c>
+      <c r="L6" t="s">
         <v>55</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="N6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="D7" t="s">
         <v>58</v>
       </c>
       <c r="E7" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="H7" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="I7" t="s">
         <v>59</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>60</v>
       </c>
       <c r="L7" t="s">
         <v>61</v>
       </c>
       <c r="M7" t="s">
         <v>62</v>
       </c>
       <c r="N7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8" t="s">
         <v>63</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="I8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>65</v>
+      </c>
+      <c r="L8" t="s">
         <v>66</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="N8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
+        <v>68</v>
+      </c>
+      <c r="D9" t="s">
         <v>69</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="H9" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="I9" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="L9" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="M9" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="N9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="D10" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="E10" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="H10" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="I10" t="s">
         <v>78</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>79</v>
       </c>
       <c r="L10" t="s">
         <v>80</v>
       </c>
       <c r="M10" t="s">
         <v>81</v>
       </c>
       <c r="N10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>82</v>
       </c>
       <c r="D11" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="E11" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="H11" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="I11" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>84</v>
+      </c>
+      <c r="L11" t="s">
         <v>85</v>
       </c>
-      <c r="L11" t="s">
+      <c r="M11" t="s">
         <v>86</v>
       </c>
-      <c r="M11" t="s">
+      <c r="N11"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
         <v>87</v>
       </c>
-      <c r="N11"/>
+      <c r="D12" t="s">
+        <v>88</v>
+      </c>
+      <c r="E12" t="s">
+        <v>76</v>
+      </c>
+      <c r="F12"/>
+      <c r="G12" t="s">
+        <v>44</v>
+      </c>
+      <c r="H12" t="s">
+        <v>77</v>
+      </c>
+      <c r="I12" t="s">
+        <v>89</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>90</v>
+      </c>
+      <c r="L12" t="s">
+        <v>91</v>
+      </c>
+      <c r="M12" t="s">
+        <v>92</v>
+      </c>
+      <c r="N12"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>