--- v0 (2026-08-09)
+++ v1 (2026-10-23)
@@ -158,63 +158,63 @@
   <si>
     <t>29.01.2018. 14:04:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/45547453-b1c4-49ad-9cb1-7ba601e4289b</t>
   </si>
   <si>
     <t>KMBT_215_00159.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/45547453-b1c4-49ad-9cb1-7ba601e4289b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>6 St-1605/17</t>
   </si>
   <si>
     <t>Grupa Nova beton d.o.o.</t>
   </si>
   <si>
     <t>Grupa Nova beton d.o.o. 47860351689</t>
   </si>
   <si>
     <t>02.01.2018. 10:33:25</t>
   </si>
   <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0888b61e-d4a9-4eae-b6f3-b7ba09b550b6</t>
+  </si>
+  <si>
+    <t>img226.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0888b61e-d4a9-4eae-b6f3-b7ba09b550b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a6722148-fd43-4ee3-90d0-3fb14de035d5</t>
   </si>
   <si>
-    <t>img226.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a6722148-fd43-4ee3-90d0-3fb14de035d5/dokumenti/preuzimanje</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0888b61e-d4a9-4eae-b6f3-b7ba09b550b6/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">