--- v0 (2026-05-27)
+++ v1 (2026-07-15)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="58">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
+  </si>
+  <si>
+    <t>St-404/2024</t>
+  </si>
+  <si>
+    <t>Podnesak od 26.06.2026.(-124); Pril. od: 26.06.2026.; Pril. od: 26.06.2026.; Pril. od: 26.06.2026.; Pril. od: 26.06.2026.; Pril. od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog</t>
+  </si>
+  <si>
+    <t>CASTELLUM ART društvo s ograničenom odgovornošću za ugostiteljstvo i usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Kapucinska ulica 31, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>64111076900</t>
+  </si>
+  <si>
+    <t>CASTELLUM ART društvo s ograničenom odgovornošću za ugostiteljstvo i usluge u stečaju 64111076900</t>
+  </si>
+  <si>
+    <t>14.07.2026. 12:23:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba044309-6723-4a48-927a-8ed887472d82</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-404_2024-124-1 - Obavijest o primitku podneska od 25.06.2026. za TS OS, P-42-2026.pdf; Prilog St-404_2024-124-2 - 260625 Josip Ivanković ca CASTELLUM ART doo u stečaju - podnesak (d).pdf; Prilog St-404_2024-124-3 - 00001 Prilog TS OS P-42-2026-1-1 od 17.02.2026. - 20260216162923.pdf; Prilog St-404_2024-124-4 - 00001 Podnesak TS OS P-42-2026-1 od 17.02.2026. - Tužba.pdf; Prilog St-404_2024-124-5 - 00005 Odluka TS OS P-42-2026-5 od 02.03.2026. - Dopis.pdf; Prilog St-404_2024-124-6 - 00003 Odluka TS OS P-42-2026-3 od 18.02.2026. - Zahtjev za izuzećem.pdf; Prilog St-404_2024-124-7 - 00007 Podnesak TS OS P-42-2026-7 od 29.04.2026. - Podnesak tužitelja.pdf; Prilog St-404_2024-124-8 - 00008 Podnesak TS OS P-42-2026-8 od 30.04.2026. - Podnesak.pdf; Prilog St-404_2024-124-9 - 00008 Prilog TS OS P-42-2026-8-1 od 30.04.2026. - Prilog TS OS St-404-2024-119-1 od 27.04.2026. - PR.pdf; Prilog St-404_2024-124-10 - 00008 Prilog TS OS P-42-2026-8-2 od 30.04.2026. - Prilog TS OS St-404-2024-119-2 od 27.04.2026. - PR.pdf; Prilog St-404_2024-124-11 - 00008 Prilog TS OS P-42-2026-8-3 od 30.04.2026. - Prilog TS OS St-404-2024-119-3 od 27.04.2026. - PR.pdf; Prilog St-404_2024-124-12 - 00008 Prilog TS OS P-42-2026-8-4 od 30.04.2026. - Prilog TS OS St-404-2024-119-4 od 27.04.2026. - PR.pdf; Prilog St-404_2024-124-13 - 00008 Prilog TS OS P-42-2026-8-5 od 30.04.2026. - Prilog TS OS St-404-2024-119-5 od 27.04.2026. - PR.pdf; Prilog St-404_2024-124-14 - 00008 Prilog TS OS P-42-2026-8-6 od 30.04.2026. - Prilog TS OS St-404-2024-119-6 od 27.04.2026. - PR.pdf; Prilog St-404_2024-124-15 - 00008 Prilog TS OS P-42-2026-8-7 od 30.04.2026. - Prilog TS OS St-404-2024-119-7 od 27.04.2026. - PR.pdf; Prilog St-404_2024-124-16 - 00009 Odluka TS OS P-42-2026-9 od 06.05.2026. - Rješenje.pdf; Prilog St-404_2024-124-17 - 00010 Podnesak TS OS P-42-2026-10 od 10.06.2026. - Podnesak tužitelja.pdf; Prilog St-404_2024-124-18 - 00010 Prilog TS OS P-42-2026-10-1 od 10.06.2026. - Prilozi.pdf; Prilog St-404_2024-124-19 - 00011 Podnesak TS OS P-42-2026-11 od 10.06.2026. - Podnesak.pdf; Prilog St-404_2024-124-20 - 00012 Podnesak TS OS P-42-2026-12 od 10.06.2026. - Podnesak tužitelja.pdf; Prilog St-404_2024-124-21 - 00012 Prilog TS OS P-42-2026-12-1 od 10.06.2026. - Rev-671_2023-2 Vrhovni sud Republike Hrvatske.pdf; Prilog St-404_2024-124-22 - 00007 Prilog TS OS P-42-2026-7-1 od 29.04.2026. - ZK-3921-OSIJEK.pdf; Prilog St-404_2024-124-23 - 00006 Podnesak TS OS P-42-2026-6 od 17.04.2026. - Odgovor na tužbu.pdf; Prilog St-404_2024-124-24 - 00004 Podnesak TS OS P-42-2026-4 od 20.02.2026. - Rješenje.pdf; Prilog St-404_2024-124-25 - 00002 Podnesak TS OS P-42-2026-2 od 18.02.2026. - Izvadak iz sudskog registra.pdf; Prilog St-404_2024-124-26 - 00001 Prilog TS OS P-42-2026-1-2 od 17.02.2026. - 20260216161257.pdf; Prilog St-404_2024-124-27 - 00013 Zapisnik TS OS P-42-2026-13 od 10.06.2026. - Pripremno ročište dana 10.06.2026. u 09_30 sati u.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba044309-6723-4a48-927a-8ed887472d82/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=404&amp;godina=2024</t>
   </si>
   <si>
     <t>St-492/2025</t>
   </si>
   <si>
     <t>Prijedlog od 29.09.2025. (-1); Pril. od: 29.09.2025.; Pril. od: 29.09.2025.; Pril. od: 29.09.2025.; Pril. od: 29.09.2025.; Pril. od: 29.09.2025.; Pril. od: 29.09.2025.; Prilog od: 29.09.2025.; Prilog od: 29.09.2025.; Prilog od: 29.09.2025.; Prilog od: 29.09.2025.; Prilog od: 29.09.2025.; Prilog od: 29.09.2025.; Prilog od: 29.09.2025.; Prilog od: 29.09.2025.; Prilog od: 29.09.2025.; Prilog od: 29.09.2025.; Prilog od: 29.09.2025.; Prilog od: 29.09.2025.; Prilog od: 29.09.2025.; Prilog od: 29.09.2025.; Prilog</t>
   </si>
   <si>
     <t>ZELENA DOLINA d.o.o. za trgovinu i usluge</t>
   </si>
   <si>
     <t>Oljasi 23, 34322 Oljasi, Hrvatska</t>
   </si>
   <si>
     <t>96002555376</t>
   </si>
   <si>
     <t>ZELENA DOLINA d.o.o. za trgovinu i usluge 96002555376</t>
   </si>
   <si>
     <t>02.10.2025. 14:07:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/aa4ce56e-35b3-49bb-ac3c-5d31246f52ee</t>
   </si>
@@ -195,51 +228,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -345,64 +378,106 @@
         <v>35</v>
       </c>
       <c r="M3" t="s">
         <v>36</v>
       </c>
       <c r="N3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4" t="s">
         <v>39</v>
       </c>
       <c r="E4" t="s">
         <v>40</v>
       </c>
-      <c r="F4"/>
+      <c r="F4" t="s">
+        <v>41</v>
+      </c>
       <c r="G4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M4" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="N4"/>
+        <v>47</v>
+      </c>
+      <c r="N4" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D5" t="s">
+        <v>50</v>
+      </c>
+      <c r="E5" t="s">
+        <v>51</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5" t="s">
+        <v>52</v>
+      </c>
+      <c r="H5" t="s">
+        <v>53</v>
+      </c>
+      <c r="I5" t="s">
+        <v>54</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>55</v>
+      </c>
+      <c r="L5" t="s">
+        <v>56</v>
+      </c>
+      <c r="M5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N5"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>