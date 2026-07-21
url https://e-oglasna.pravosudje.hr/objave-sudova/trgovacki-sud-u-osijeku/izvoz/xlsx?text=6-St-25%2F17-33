--- v0 (2026-05-25)
+++ v1 (2026-07-21)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="402" uniqueCount="321">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="415" uniqueCount="332">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
+  </si>
+  <si>
+    <t>St-279/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.06.2026.; Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilo</t>
+  </si>
+  <si>
+    <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Hrvatske Republike 19f, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>80617411375</t>
+  </si>
+  <si>
+    <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge 80617411375</t>
+  </si>
+  <si>
+    <t>12.06.2026. 13:47:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff6a26a4-86f1-4357-96ad-769ba822bf7a</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-279_2026-19-1 - 1716745_O_1.pdf; Prilog St-279_2026-19-2 - Uvjerenje o vlasništvu vozila Gradnja Osijek d.o.o..pdf; Prilog St-279_2026-19-3 - VUIOSP32_1532.pdf; Prilog St-279_2026-19-4 - VUIOSP32_0984.pdf; Prilog St-279_2026-19-5 - KTO 120000.pdf; Prilog St-279_2026-19-6 - KTO 220100.pdf; Prilog St-279_2026-19-7 - BRUTO BILANCA 01-05-2026..pdf; Prilog St-279_2026-19-8 - ZK_2590_BRANJIN VRH.pdf; Prilog St-279_2026-19-9 - ZK_2895_BRANJIN VRH.pdf; Prilog St-279_2026-19-10 - ZK_2798_BRANJIN VRH.pdf; Prilog St-279_2026-19-11 - ZK_3073_BRANJIN VRH.pdf; Prilog St-279_2026-19-12 - ZK_3199_BRANJIN VRH.pdf; Prilog St-279_2026-19-13 - ZK_3443_OSIJEK (4).pdf; Prilog St-279_2026-19-14 - ZK_3443_OSIJEK (2).pdf; Prilog St-279_2026-19-15 - ZK_3443_OSIJEK (1).pdf; Prilog St-279_2026-19-16 - ZK_3443_OSIJEK (3).pdf; Prilog St-279_2026-19-17 - ZK_3578_BRANJIN VRH.pdf; Prilog St-279_2026-19-18 - ZK_9088_VALPOVO.pdf; Prilog St-279_2026-19-19 - ZK_14930_OSIJEK.pdf; Prilog St-279_2026-19-20 - ZK_3443_OSIJEK.pdf; Prilog St-279_2026-19-21 - ZK_17091_OSIJEK.pdf; Prilog St-279_2026-19-22 - ZK_14551_OSIJEK.pdf; Prilog St-279_2026-19-23 - ZK_17484_OSIJEK (1).pdf; Prilog St-279_2026-19-24 - ZK_17484_OSIJEK.pdf; Prilog St-279_2026-19-25 - ZK_3443_OSIJEK (5).pdf; Prilog St-279_2026-19-26 - BRUTO BILANCA 01.01.2024.-31.12.2024. (1).pdf; Prilog St-279_2026-19-27 - BRUTO BILANCA 01.01.2025.-31.12.2025. (1).pdf; Prilog St-279_2026-19-28 - Društva u vlasništvu s više od 20% udjela (1).pdf; Prilog St-279_2026-19-29 - Društva u vlasništvu s manje od 20% udjela (1).pdf; Prilog St-279_2026-19-30 - Popis imovine pravnog prednika OIB 77971360833-GR031200 Uredska oprema (1).pdf; Prilog St-279_2026-19-31 - Analiza pokretnina po Rješenju Trgovačkog suda (1).pdf; Prilog St-279_2026-19-32 - Popis imovine-Nekretnine za daljnju prodaju (1).pdf; Prilog St-279_2026-19-33 - Popis imovine pravnog prednika OIB 77971360833-GR031555 rev. im. u up.-Postrojenja i oprema (1).pdf; Prilog St-279_2026-19-34 - Popis imovine pravnog prednika OIB 77971360833-GR031800 Oprema za graditeljstvo (1).pdf; Prilog St-279_2026-19-35 - Popis imovine-Proizvodnja u tijeku-zemljište i kom. infrastruktura (1).pdf; Prilog St-279_2026-19-36 - Popis imovine-Inventar (1).pdf; Prilog St-279_2026-19-37 - Popis nekretnina u vlasništvu Gradnja d.o.o. Osijek (1).pdf; Prilog St-279_2026-19-38 - Popis aktivnih ugovora u tijeku izvođenja radova (1).pdf; Prilog St-279_2026-19-39 - Popis imovine-Zalihe materijala (1).pdf; Prilog St-279_2026-19-40 - Popis nekretnina na kojima je proveden upis novih vlasnika unazad četiri godine (1).pdf; Prilog St-279_2026-19-41 - GRADNJA dostava podataka (1).pdf; Prilog St-279_2026-19-42 - UGV. O KUPOPR. NEKRETNINE OD 07.12.2023.NOVSKA,LIVADA-SLOBODAN MIČIĆ.pdf; Prilog St-279_2026-19-43 - Popis nekretnina na kojima je proveden upis novih vlasnika unazad četiri godine.pdf; Prilog St-279_2026-19-44 - Djelatnost društva i okolnosti nastanka problema i otvaranja prethodnog postupka.pdf; Prilog St-279_2026-19-45 - Popis aktivnih ugovora u tijeku izvođenja radova-Dopuna.pdf; Rješenje - određeno ročište radi rasprave o uvjetima za otvaranje stečajnog postupka.pdf O130O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff6a26a4-86f1-4357-96ad-769ba822bf7a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=279&amp;godina=2026</t>
   </si>
   <si>
     <t>St-156/2025</t>
   </si>
   <si>
     <t>Prijedlog od 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog</t>
   </si>
   <si>
     <t>ALTEA d.o.o. za trgovinu i usluge u stečaju</t>
   </si>
   <si>
     <t>Ulica Krajić 18, 35221 Velika Kopanica, Hrvatska</t>
   </si>
   <si>
     <t>18564217038</t>
   </si>
   <si>
     <t>ALTEA d.o.o. za trgovinu i usluge u stečaju 18564217038</t>
   </si>
   <si>
     <t>18.05.2026. 13:23:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f149a665-4cc3-43f7-8eaa-d01796d6dfcc</t>
   </si>
@@ -1020,51 +1053,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N31"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1540,166 +1573,166 @@
       <c r="I12" t="s">
         <v>132</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>133</v>
       </c>
       <c r="L12" t="s">
         <v>134</v>
       </c>
       <c r="M12" t="s">
         <v>135</v>
       </c>
       <c r="N12" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
       <c r="D13" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="E13" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
       <c r="F13" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="G13" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="H13" t="s">
-        <v>131</v>
+        <v>142</v>
       </c>
       <c r="I13" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="L13" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="M13" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="N13" t="s">
-        <v>136</v>
+        <v>147</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
       <c r="D14" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="E14" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
       <c r="F14" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="G14" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="H14" t="s">
-        <v>131</v>
+        <v>142</v>
       </c>
       <c r="I14" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="L14" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="M14" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="N14" t="s">
-        <v>136</v>
+        <v>147</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="D15" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="E15" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="F15" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="G15" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="H15" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="I15" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="L15" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="M15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="N15" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>154</v>
       </c>
       <c r="D16" t="s">
         <v>155</v>
       </c>
       <c r="E16" t="s">
         <v>156</v>
       </c>
       <c r="F16" t="s">
         <v>157</v>
       </c>
       <c r="G16" t="s">
         <v>158</v>
       </c>
       <c r="H16" t="s">
@@ -1708,124 +1741,124 @@
       <c r="I16" t="s">
         <v>160</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
         <v>161</v>
       </c>
       <c r="L16" t="s">
         <v>162</v>
       </c>
       <c r="M16" t="s">
         <v>163</v>
       </c>
       <c r="N16" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>71</v>
+        <v>165</v>
       </c>
       <c r="D17" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E17" t="s">
-        <v>73</v>
+        <v>167</v>
       </c>
       <c r="F17" t="s">
-        <v>74</v>
+        <v>168</v>
       </c>
       <c r="G17" t="s">
-        <v>75</v>
+        <v>169</v>
       </c>
       <c r="H17" t="s">
-        <v>76</v>
+        <v>170</v>
       </c>
       <c r="I17" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="L17" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="M17" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="N17" t="s">
-        <v>81</v>
+        <v>175</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>170</v>
+        <v>82</v>
       </c>
       <c r="D18" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="E18" t="s">
-        <v>172</v>
+        <v>84</v>
       </c>
       <c r="F18" t="s">
-        <v>173</v>
+        <v>85</v>
       </c>
       <c r="G18" t="s">
-        <v>174</v>
+        <v>86</v>
       </c>
       <c r="H18" t="s">
-        <v>175</v>
+        <v>87</v>
       </c>
       <c r="I18" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="L18" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="M18" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="N18" t="s">
-        <v>180</v>
+        <v>92</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>181</v>
       </c>
       <c r="D19" t="s">
         <v>182</v>
       </c>
       <c r="E19" t="s">
         <v>183</v>
       </c>
       <c r="F19" t="s">
         <v>184</v>
       </c>
       <c r="G19" t="s">
         <v>185</v>
       </c>
       <c r="H19" t="s">
@@ -2221,147 +2254,189 @@
       </c>
       <c r="M28" t="s">
         <v>289</v>
       </c>
       <c r="N28" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
         <v>291</v>
       </c>
       <c r="D29" t="s">
         <v>292</v>
       </c>
       <c r="E29" t="s">
         <v>293</v>
       </c>
       <c r="F29" t="s">
-        <v>272</v>
+        <v>294</v>
       </c>
       <c r="G29" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="H29" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="I29" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="L29" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="M29" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="N29" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D30" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E30" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="F30" t="s">
-        <v>304</v>
+        <v>283</v>
       </c>
       <c r="G30" t="s">
         <v>305</v>
       </c>
       <c r="H30" t="s">
         <v>306</v>
       </c>
       <c r="I30" t="s">
         <v>307</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
         <v>308</v>
       </c>
       <c r="L30" t="s">
         <v>309</v>
       </c>
       <c r="M30" t="s">
         <v>310</v>
       </c>
       <c r="N30" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>312</v>
       </c>
       <c r="D31" t="s">
         <v>313</v>
       </c>
       <c r="E31" t="s">
         <v>314</v>
       </c>
-      <c r="F31"/>
+      <c r="F31" t="s">
+        <v>315</v>
+      </c>
       <c r="G31" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="H31" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="I31" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="L31" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="M31" t="s">
-        <v>320</v>
-[...1 lines deleted...]
-      <c r="N31"/>
+        <v>321</v>
+      </c>
+      <c r="N31" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C32" t="s">
+        <v>323</v>
+      </c>
+      <c r="D32" t="s">
+        <v>324</v>
+      </c>
+      <c r="E32" t="s">
+        <v>325</v>
+      </c>
+      <c r="F32"/>
+      <c r="G32" t="s">
+        <v>326</v>
+      </c>
+      <c r="H32" t="s">
+        <v>327</v>
+      </c>
+      <c r="I32" t="s">
+        <v>328</v>
+      </c>
+      <c r="J32"/>
+      <c r="K32" t="s">
+        <v>329</v>
+      </c>
+      <c r="L32" t="s">
+        <v>330</v>
+      </c>
+      <c r="M32" t="s">
+        <v>331</v>
+      </c>
+      <c r="N32"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>