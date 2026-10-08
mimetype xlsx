--- v0 (2026-06-02)
+++ v1 (2026-10-08)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="36">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
+  </si>
+  <si>
+    <t>St-282/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.07.2026.; Podnesak od 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Podnesak od 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.</t>
+  </si>
+  <si>
+    <t>EMPRA Services &amp; trade društvo s ograničenom odgovornošću za trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Zona Male Privrede 5, 34550 Pakrac, Hrvatska</t>
+  </si>
+  <si>
+    <t>75076700391</t>
+  </si>
+  <si>
+    <t>EMPRA Services &amp; trade društvo s ograničenom odgovornošću za trgovinu i usluge 75076700391</t>
+  </si>
+  <si>
+    <t>03.07.2026. 10:14:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b34924fc-7228-469c-8033-f58c3863a6b8</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-282_2026-7-1 - bilješke uz financijske izvještaje.pdf; Prilog St-282_2026-7-2 - EMPRA SERVICES &amp; TRADE d.o.o., Bilanca na dan 31.12.2025.pdf; Prilog St-282_2026-7-3 - 12 Dostava podataka iz HRCZ-a_3.pdf; Prilog St-282_2026-7-4 - EMPRA SERVICES &amp; TRADE d.o.o., dopis porezne uprave.pdf; Prilog St-282_2026-7-5 - EMPRA SERVICES &amp; TRADE d.o.o., Potvrda o stanju duga (1).pdf; Prilog St-282_2026-7-6 - EMPRA SERVICES &amp; TRADE d.o.o., RDG 2025.pdf; Prilog St-282_2026-7-7 - EMPRA_20SERVICES_20_26_20TRADE_20d.o.o._2C_20Bruto_20bilanca_202025.pdf; Prilog St-282_2026-7-8 - EMPRA_20SERVICES_20_26_20TRADE_20d.o.o._2C_20PD_20obrazac_20za_202025.pdf; Prilog St-282_2026-7-9 - katastar vlasništvo.pdf; Prilog St-282_2026-7-10 - rabljena vrijednost jomologija.pdf; Prilog St-282_2026-7-11 - Scan hzmo radnici.pdf; Prilog St-282_2026-7-12 - plovilo potvrda.pdf; Prilog St-282_2026-7-13 - Scan vraćena dostava.pdf; Prilog St-282_2026-7-14 - TEHNIČKI PREGLED VOZILA.pdf; Prilog St-282_2026-7-15 - vlasništvo vozila.pdf; Izvješće stečajnog upravitelja.pdf P24P; Prilog St-282_2026-8-1 - Gmail - EMPRA SERVICES &amp; TRADE d.o.o_26062026.pdf; Prilog St-282_2026-8-2 - Gmail - EMPRA SERVICES &amp; TRADE d.o.o_26062026 knjigovodstvo.pdf; Prilog St-282_2026-8-3 - Gmail - EMPRA SERVICES &amp; TRADE d.o.o_26062026 knjigovodstvo 2.pdf; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b34924fc-7228-469c-8033-f58c3863a6b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=282&amp;godina=2026</t>
   </si>
   <si>
     <t>6-St-282/15-1</t>
   </si>
   <si>
     <t>Zahtjev za provedbu skraćenog stečajnog postupka</t>
   </si>
   <si>
     <t>Udruga dragov.dom. rata pričuv.sastava Pollicije 90/91, Beli Manastir</t>
   </si>
   <si>
     <t>00755645934</t>
   </si>
   <si>
     <t>Udruga dragov.dom. rata pričuv.sastava Pollicije 90/91, Beli Manastir 00755645934</t>
   </si>
   <si>
     <t>23.10.2015. 12:36:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a3c64838-f53f-4f62-8899-b368bbfda620</t>
   </si>
   <si>
     <t>img850.pdf</t>
   </si>
@@ -128,51 +161,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -194,64 +227,106 @@
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>18</v>
       </c>
-      <c r="F2"/>
+      <c r="F2" t="s">
+        <v>19</v>
+      </c>
       <c r="G2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="L2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M2" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="N2"/>
+        <v>25</v>
+      </c>
+      <c r="N2" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3"/>
+      <c r="G3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3" t="s">
+        <v>33</v>
+      </c>
+      <c r="L3" t="s">
+        <v>34</v>
+      </c>
+      <c r="M3" t="s">
+        <v>35</v>
+      </c>
+      <c r="N3"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>