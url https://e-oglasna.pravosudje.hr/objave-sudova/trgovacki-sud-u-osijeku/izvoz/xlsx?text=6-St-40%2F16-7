--- v0 (2026-05-27)
+++ v1 (2026-07-23)
@@ -6,98 +6,164 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="285" uniqueCount="245">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
+  </si>
+  <si>
+    <t>St-294/2025</t>
+  </si>
+  <si>
+    <t>Podnesak od 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>LEOVAC d.o.o. za građevinarstvo</t>
+  </si>
+  <si>
+    <t>Brana 47, 31400 Selci Đakovački, Hrvatska</t>
+  </si>
+  <si>
+    <t>78762573479</t>
+  </si>
+  <si>
+    <t>LEOVAC d.o.o. za građevinarstvo 78762573479</t>
+  </si>
+  <si>
+    <t>18.06.2026. 13:40:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2184503f-1d86-4e35-8227-e01f016fdcd2</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-294_2025-40-1 - Racun za Apeks.pdf; Prilog St-294_2025-40-2 - Racun za Igor graditeljstvo.pdf; Prilog St-294_2025-40-3 - Racun za Bajrami.pdf; Prilog St-294_2025-40-4 - Racun za Macokatić.pdf; Prilog St-294_2025-40-5 - Racun za Mandić.pdf; Prilog St-294_2025-40-6 - Racun za Jezerčić prijevoz.pdf; Prilog St-294_2025-40-7 - Racun za Velikanović.pdf; Prilog St-294_2025-40-8 - Racun za Hemco invest.pdf; Prilog St-294_2025-40-9 - Izvod za Bliznac1.pdf; Prilog St-294_2025-40-10 - Izvod za Bliznac3.pdf; Prilog St-294_2025-40-11 - Izvod za Bliznac5.pdf; Prilog St-294_2025-40-12 - Izvod za Bliznac2.pdf; Prilog St-294_2025-40-13 - Izvod za Bliznac4.pdf; Prilog St-294_2025-40-14 - Izvod za Maričić.pdf; Prilog St-294_2025-40-15 - Izvod za Mašić.pdf; Prilog St-294_2025-40-16 - Leovac konto kartica i promet kupaca.pdf; Prilog St-294_2025-40-17 - Leovac rn 3, 17 i 19.pdf; Prilog St-294_2025-40-18 - Leovac elaborat.pdf; Prilog St-294_2025-40-19 - Leovac presuda.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2184503f-1d86-4e35-8227-e01f016fdcd2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=294&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>St-279/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.06.2026.; Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilo</t>
+  </si>
+  <si>
+    <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Hrvatske Republike 19f, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>80617411375</t>
+  </si>
+  <si>
+    <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge 80617411375</t>
+  </si>
+  <si>
+    <t>12.06.2026. 13:47:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff6a26a4-86f1-4357-96ad-769ba822bf7a</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-279_2026-19-1 - 1716745_O_1.pdf; Prilog St-279_2026-19-2 - Uvjerenje o vlasništvu vozila Gradnja Osijek d.o.o..pdf; Prilog St-279_2026-19-3 - VUIOSP32_1532.pdf; Prilog St-279_2026-19-4 - VUIOSP32_0984.pdf; Prilog St-279_2026-19-5 - KTO 120000.pdf; Prilog St-279_2026-19-6 - KTO 220100.pdf; Prilog St-279_2026-19-7 - BRUTO BILANCA 01-05-2026..pdf; Prilog St-279_2026-19-8 - ZK_2590_BRANJIN VRH.pdf; Prilog St-279_2026-19-9 - ZK_2895_BRANJIN VRH.pdf; Prilog St-279_2026-19-10 - ZK_2798_BRANJIN VRH.pdf; Prilog St-279_2026-19-11 - ZK_3073_BRANJIN VRH.pdf; Prilog St-279_2026-19-12 - ZK_3199_BRANJIN VRH.pdf; Prilog St-279_2026-19-13 - ZK_3443_OSIJEK (4).pdf; Prilog St-279_2026-19-14 - ZK_3443_OSIJEK (2).pdf; Prilog St-279_2026-19-15 - ZK_3443_OSIJEK (1).pdf; Prilog St-279_2026-19-16 - ZK_3443_OSIJEK (3).pdf; Prilog St-279_2026-19-17 - ZK_3578_BRANJIN VRH.pdf; Prilog St-279_2026-19-18 - ZK_9088_VALPOVO.pdf; Prilog St-279_2026-19-19 - ZK_14930_OSIJEK.pdf; Prilog St-279_2026-19-20 - ZK_3443_OSIJEK.pdf; Prilog St-279_2026-19-21 - ZK_17091_OSIJEK.pdf; Prilog St-279_2026-19-22 - ZK_14551_OSIJEK.pdf; Prilog St-279_2026-19-23 - ZK_17484_OSIJEK (1).pdf; Prilog St-279_2026-19-24 - ZK_17484_OSIJEK.pdf; Prilog St-279_2026-19-25 - ZK_3443_OSIJEK (5).pdf; Prilog St-279_2026-19-26 - BRUTO BILANCA 01.01.2024.-31.12.2024. (1).pdf; Prilog St-279_2026-19-27 - BRUTO BILANCA 01.01.2025.-31.12.2025. (1).pdf; Prilog St-279_2026-19-28 - Društva u vlasništvu s više od 20% udjela (1).pdf; Prilog St-279_2026-19-29 - Društva u vlasništvu s manje od 20% udjela (1).pdf; Prilog St-279_2026-19-30 - Popis imovine pravnog prednika OIB 77971360833-GR031200 Uredska oprema (1).pdf; Prilog St-279_2026-19-31 - Analiza pokretnina po Rješenju Trgovačkog suda (1).pdf; Prilog St-279_2026-19-32 - Popis imovine-Nekretnine za daljnju prodaju (1).pdf; Prilog St-279_2026-19-33 - Popis imovine pravnog prednika OIB 77971360833-GR031555 rev. im. u up.-Postrojenja i oprema (1).pdf; Prilog St-279_2026-19-34 - Popis imovine pravnog prednika OIB 77971360833-GR031800 Oprema za graditeljstvo (1).pdf; Prilog St-279_2026-19-35 - Popis imovine-Proizvodnja u tijeku-zemljište i kom. infrastruktura (1).pdf; Prilog St-279_2026-19-36 - Popis imovine-Inventar (1).pdf; Prilog St-279_2026-19-37 - Popis nekretnina u vlasništvu Gradnja d.o.o. Osijek (1).pdf; Prilog St-279_2026-19-38 - Popis aktivnih ugovora u tijeku izvođenja radova (1).pdf; Prilog St-279_2026-19-39 - Popis imovine-Zalihe materijala (1).pdf; Prilog St-279_2026-19-40 - Popis nekretnina na kojima je proveden upis novih vlasnika unazad četiri godine (1).pdf; Prilog St-279_2026-19-41 - GRADNJA dostava podataka (1).pdf; Prilog St-279_2026-19-42 - UGV. O KUPOPR. NEKRETNINE OD 07.12.2023.NOVSKA,LIVADA-SLOBODAN MIČIĆ.pdf; Prilog St-279_2026-19-43 - Popis nekretnina na kojima je proveden upis novih vlasnika unazad četiri godine.pdf; Prilog St-279_2026-19-44 - Djelatnost društva i okolnosti nastanka problema i otvaranja prethodnog postupka.pdf; Prilog St-279_2026-19-45 - Popis aktivnih ugovora u tijeku izvođenja radova-Dopuna.pdf; Rješenje - određeno ročište radi rasprave o uvjetima za otvaranje stečajnog postupka.pdf O130O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff6a26a4-86f1-4357-96ad-769ba822bf7a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=279&amp;godina=2026</t>
   </si>
   <si>
     <t>St-156/2025</t>
   </si>
   <si>
     <t>Prijedlog od 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog</t>
   </si>
   <si>
     <t>ALTEA d.o.o. za trgovinu i usluge u stečaju</t>
   </si>
   <si>
     <t>Ulica Krajić 18, 35221 Velika Kopanica, Hrvatska</t>
   </si>
   <si>
     <t>18564217038</t>
   </si>
   <si>
     <t>ALTEA d.o.o. za trgovinu i usluge u stečaju 18564217038</t>
   </si>
   <si>
     <t>18.05.2026. 13:23:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f149a665-4cc3-43f7-8eaa-d01796d6dfcc</t>
   </si>
@@ -723,51 +789,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N20"/>
+  <dimension ref="A1:N22"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1545,64 +1611,148 @@
         <v>211</v>
       </c>
       <c r="M19" t="s">
         <v>212</v>
       </c>
       <c r="N19" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>214</v>
       </c>
       <c r="D20" t="s">
         <v>215</v>
       </c>
       <c r="E20" t="s">
         <v>216</v>
       </c>
-      <c r="F20"/>
+      <c r="F20" t="s">
+        <v>217</v>
+      </c>
       <c r="G20" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="H20" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="I20" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="L20" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="M20" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="N20"/>
+        <v>223</v>
+      </c>
+      <c r="N20" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>225</v>
+      </c>
+      <c r="D21" t="s">
+        <v>226</v>
+      </c>
+      <c r="E21" t="s">
+        <v>227</v>
+      </c>
+      <c r="F21" t="s">
+        <v>228</v>
+      </c>
+      <c r="G21" t="s">
+        <v>229</v>
+      </c>
+      <c r="H21" t="s">
+        <v>230</v>
+      </c>
+      <c r="I21" t="s">
+        <v>231</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>232</v>
+      </c>
+      <c r="L21" t="s">
+        <v>233</v>
+      </c>
+      <c r="M21" t="s">
+        <v>234</v>
+      </c>
+      <c r="N21" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>236</v>
+      </c>
+      <c r="D22" t="s">
+        <v>237</v>
+      </c>
+      <c r="E22" t="s">
+        <v>238</v>
+      </c>
+      <c r="F22"/>
+      <c r="G22" t="s">
+        <v>239</v>
+      </c>
+      <c r="H22" t="s">
+        <v>240</v>
+      </c>
+      <c r="I22" t="s">
+        <v>241</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22" t="s">
+        <v>242</v>
+      </c>
+      <c r="L22" t="s">
+        <v>243</v>
+      </c>
+      <c r="M22" t="s">
+        <v>244</v>
+      </c>
+      <c r="N22"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>