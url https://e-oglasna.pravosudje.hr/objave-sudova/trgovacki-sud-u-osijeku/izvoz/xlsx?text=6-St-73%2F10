--- v0 (2026-05-28)
+++ v1 (2026-07-29)
@@ -6,164 +6,179 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="281" uniqueCount="206">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
+    <t>St-73/2026</t>
+  </si>
+  <si>
+    <t>Izvješće st. upraviteljice  od 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza NIKA BAU d.o.o. za građenje, trgovinu i usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Ulica Josipa Kozarca 56, 35209 Bukovlje, Hrvatska</t>
+  </si>
+  <si>
+    <t>21318323704</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza NIKA BAU d.o.o. za građenje, trgovinu i usluge u stečaju 21318323704</t>
+  </si>
+  <si>
+    <t>21.07.2026. 14:53:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef813893-1655-485b-8bd1-10a8fe891a27</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-73_2026-49-1 - Prilog broj 1- E-mail- zatražena dostava dokumentacije od knjigovodstva (2).pdf; Prilog St-73_2026-49-2 - Prilog broj 2- E-mail- zatražena dostava dokumentacije od knjigovodstva.pdf; Prilog St-73_2026-49-3 - Prilog broj 3- E-mail- dostava dokumentacije iz knjigovodstva.pdf; Prilog St-73_2026-49-4 - Prilog broj 4- Prometi i salda kartica kupaca god. 2025.pdf; Prilog St-73_2026-49-5 - Prilog broj 5- Brutto bilanca glavne knjige god. 2025 (002).pdf; Prilog St-73_2026-49-6 - Prilog broj 6- FINA - Očevidnik nekretnina i pokretnina.pdf; Prilog St-73_2026-49-7 - Prilog broj 7- FINA - Očevidnik nekretnina i pokretnina2.pdf; Prilog St-73_2026-49-8 - Prilog broj 8- FINA - Očevidnik nekretnina i pokretnina3.pdf; Prilog St-73_2026-49-9 - Prilog broj 9- FINA - Očevidnik nekretnina i pokretnina4.pdf; Prilog St-73_2026-49-10 - Prilog broj 10- Dopis- dubrovnik deluxe- potvrda o slanju i povratnica.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef813893-1655-485b-8bd1-10a8fe891a27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=73&amp;godina=2026</t>
+  </si>
+  <si>
     <t>St-156/2025</t>
   </si>
   <si>
     <t>Prijedlog od 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.</t>
   </si>
   <si>
     <t>ALTEA d.o.o. za trgovinu i usluge u stečaju</t>
   </si>
   <si>
     <t>Ulica Krajić 18, 35221 Velika Kopanica, Hrvatska</t>
   </si>
   <si>
     <t>18564217038</t>
   </si>
   <si>
     <t>ALTEA d.o.o. za trgovinu i usluge u stečaju 18564217038</t>
   </si>
   <si>
     <t>18.05.2026. 13:24:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ee275f00-ccef-409a-aaa8-7dc343ee7bec</t>
   </si>
   <si>
     <t>Prijedlog stečajnog upravitelja.pdf P93P; Prilog St-156_2025-73-1 - KN 1-12_26 Općina Slavonski Šamac pp 650 m2, Mostogradnja 26-4.pdf; Prilog St-156_2025-73-2 - KN 5-8_25 Općina Slavonski Šamac pp 650 m2, Mostogradnja 26-4.pdf; Prilog St-156_2025-73-3 - Rješenje komunalna naknada Općina Slavonski Šamac pp 650 m2, Mostogradnja 26.pdf; Prilog St-156_2025-73-4 - KN 9-12_25 Općina Slavonski Šamac pp 650 m2, Mostogradnja 26-5.pdf; Prilog St-156_2025-73-5 - Elektronička javna dražba račun 31.10.25..pdf; Prilog St-156_2025-73-6 - OTP račun 4-2026.pdf; Prilog St-156_2025-73-7 - OTP račun 12-2025.pdf; Prilog St-156_2025-73-8 - MARLO uredski r.b. 503-25.pdf; Prilog St-156_2025-73-9 - PEČAT BINAR račun.pdf; Prilog St-156_2025-73-10 - Ugovor o vođenju knjigovodstva ESEDRA - ALTEA d.o.o. u stečaju.pdf; Prilog St-156_2025-73-11 - ZLATNI RAČUN USL-2026-FUS-124.pdf; Prilog St-156_2025-73-12 - MARLO uredski r.b. 233-00110113-1.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ee275f00-ccef-409a-aaa8-7dc343ee7bec/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=156&amp;godina=2025</t>
   </si>
   <si>
-    <t>St-73/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>izvješće upraviteljice sstečajne mase s tablica upraviteljice stečajne mase i prilozima izvjeća</t>
   </si>
   <si>
-    <t>Stečajna masa iza NIKA BAU d.o.o. za građenje, trgovinu i usluge u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>16.04.2026. 14:57:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f687c22a-c90f-4365-bfa2-93b3df1a65d6</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-73_2026-29-1 - Prilog 1- Tablice prijavljenih tražbina, razlučnih i izlučnih prava (Stečajna masa NIKA BAU d.o.o.  .pdf; Prilog St-73_2026-29-2 - Prilog 2- Popis vjerovnika (Stečajna masa iza NIKA BAU d.o.o.  u stečaju).pdf; Prilog St-73_2026-29-3 - Prilog 3- Popis predmeta stečajne mase (Stečajna masa iza NIKA BAU d.o.o.  u stečaju).pdf; Prilog St-73_2026-29-4 - Prilog 4- Pregled imovine i obveza (Stečajna masa iza NIKA BAU d.o.o.  u stečaju).pdf; Prilog St-73_2026-29-5 - Prilog 5- ZK-27600-SLAVONSKI BROD 16.03.2026..pdf; Prilog St-73_2026-29-6 - Prilog 6- ZK_27600_SLAVONSKI BROD (1).pdf; Prilog St-73_2026-29-7 - Prilog 7- ZK_27600_SLAVONSKI BROD (2).pdf; Prilog St-73_2026-29-8 - Prilog 8- ZK_27600_SLAVONSKI BROD (3).pdf; Prilog St-73_2026-29-9 - Prilog 9- E-mail (Sveučilište Libertas).pdf; Prilog St-73_2026-29-10 - Prilog 10- E-mail (ZABA d.d.).pdf; Prilog St-73_2026-29-11 - Prilog 11- Dopis komunalnim i energetskim društvima.pdf; Prilog St-73_2026-29-12 - Prilog 12- SBP37_2121 (potvrda Porezne uprave).pdf; Prilog St-73_2026-29-13 - Prilog 13- Uvjerenje o vlasništvu vozila.pdf; Prilog St-73_2026-29-14 - Prilog 14- Poziv porezne uprave.pdf; Prilog St-73_2026-29-15 - Prilog 15- Ugovor o zajmu (NIKA BAU d.o.o.).pdf; Prilog St-73_2026-29-16 - Prilog 16- Ugovor Nika Bau o zakupu poslovnog prostora.pdf; Prilog St-73_2026-29-17 - Prilog 17- Bilanca.pdf; Prilog St-73_2026-29-18 - Prilog 18- Račun dobiti i gubitka.pdf; Prilog St-73_2026-29-19 - Prilog 19- Ponude sudskih vještaka.pdf; Prilog St-73_2026-29-20 - Prilog 20- Ugovor o zakupu poslovnog prostora (Stečajna masa iza NIKA BAU d.o.o.-Radio Slavonija d.o.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f687c22a-c90f-4365-bfa2-93b3df1a65d6/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=73&amp;godina=2026</t>
   </si>
   <si>
     <t>St-672/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Podnesak od 24.12.2025.; Prilog od: 24.12.2025.; Prilog od: 24.12.2025.; Prilog od: 24.12.2025.; Prilog od: 24.12.2025.; Prilog od: 24.12.2025.; Prilog od: 24.12.2025.; Prilog od: 24.12.2025.; Prilog od: 24.12.2025.; Prilog od: 24.12.2025.; Prilog od: 24.12.2025.; Prilog od: 24.12.2025.; Prilog od: 24.12.2025.; Prilog od: 24.12.2025.; Prilog od: 24.12.2025.; Prilog od: 24.12.2025.; Prilog od: 24.12.2025.; Prilog od: 24.12.2025.; Prilog od: 24.12.2025.; Prilog od: 24.12.2025.; Prilog od: 24.12.2025.; Prilog </t>
   </si>
   <si>
     <t>EURO-STAN d.o.o. za graditeljstvo i usluge</t>
   </si>
   <si>
     <t>Ulica Petra Svačića 1b, 35000 Slavonski Brod, Hrvatska</t>
   </si>
   <si>
     <t>63260167122</t>
   </si>
   <si>
     <t>EURO-STAN d.o.o. za graditeljstvo i usluge 63260167122</t>
   </si>
   <si>
     <t>05.01.2026. 09:08:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2b562e23-947a-4172-b944-3c7913a4bc68</t>
   </si>
@@ -657,51 +672,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N22"/>
+  <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -799,794 +814,836 @@
       <c r="I3" t="s">
         <v>33</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3" t="s">
         <v>35</v>
       </c>
       <c r="M3" t="s">
         <v>36</v>
       </c>
       <c r="N3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
         <v>38</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
         <v>39</v>
-      </c>
-[...13 lines deleted...]
-        <v>44</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="L4" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="M4" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="N4" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F5" t="s">
+        <v>46</v>
+      </c>
+      <c r="G5" t="s">
+        <v>47</v>
+      </c>
+      <c r="H5" t="s">
+        <v>48</v>
+      </c>
+      <c r="I5" t="s">
         <v>49</v>
-      </c>
-[...16 lines deleted...]
-        <v>55</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="L5" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="M5" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="N5" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="D6" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="E6" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F6" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="G6" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="H6" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="I6" t="s">
         <v>60</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>61</v>
       </c>
       <c r="L6" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N6" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="D7" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="E7" t="s">
+        <v>56</v>
+      </c>
+      <c r="F7" t="s">
+        <v>57</v>
+      </c>
+      <c r="G7" t="s">
+        <v>58</v>
+      </c>
+      <c r="H7" t="s">
+        <v>59</v>
+      </c>
+      <c r="I7" t="s">
         <v>65</v>
-      </c>
-[...10 lines deleted...]
-        <v>69</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="L7" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="M7" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="N7" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>68</v>
+      </c>
+      <c r="D8" t="s">
+        <v>69</v>
+      </c>
+      <c r="E8" t="s">
+        <v>70</v>
+      </c>
+      <c r="F8" t="s">
+        <v>71</v>
+      </c>
+      <c r="G8" t="s">
+        <v>72</v>
+      </c>
+      <c r="H8" t="s">
+        <v>73</v>
+      </c>
+      <c r="I8" t="s">
         <v>74</v>
-      </c>
-[...16 lines deleted...]
-        <v>80</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="L8" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="M8" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="N8" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
+        <v>79</v>
+      </c>
+      <c r="D9" t="s">
+        <v>80</v>
+      </c>
+      <c r="E9" t="s">
+        <v>81</v>
+      </c>
+      <c r="F9" t="s">
+        <v>82</v>
+      </c>
+      <c r="G9" t="s">
+        <v>83</v>
+      </c>
+      <c r="H9" t="s">
+        <v>84</v>
+      </c>
+      <c r="I9" t="s">
         <v>85</v>
-      </c>
-[...16 lines deleted...]
-        <v>91</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="L9" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="M9" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="N9" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
+        <v>90</v>
+      </c>
+      <c r="D10" t="s">
+        <v>91</v>
+      </c>
+      <c r="E10" t="s">
+        <v>92</v>
+      </c>
+      <c r="F10" t="s">
+        <v>93</v>
+      </c>
+      <c r="G10" t="s">
+        <v>94</v>
+      </c>
+      <c r="H10" t="s">
+        <v>95</v>
+      </c>
+      <c r="I10" t="s">
         <v>96</v>
-      </c>
-[...16 lines deleted...]
-        <v>102</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="L10" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="M10" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="N10" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
+        <v>101</v>
+      </c>
+      <c r="D11" t="s">
+        <v>102</v>
+      </c>
+      <c r="E11" t="s">
+        <v>103</v>
+      </c>
+      <c r="F11" t="s">
+        <v>104</v>
+      </c>
+      <c r="G11" t="s">
+        <v>105</v>
+      </c>
+      <c r="H11" t="s">
+        <v>106</v>
+      </c>
+      <c r="I11" t="s">
         <v>107</v>
-      </c>
-[...16 lines deleted...]
-        <v>113</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="L11" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="M11" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="N11" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="D12" t="s">
+        <v>113</v>
+      </c>
+      <c r="E12" t="s">
+        <v>114</v>
+      </c>
+      <c r="F12" t="s">
+        <v>115</v>
+      </c>
+      <c r="G12" t="s">
+        <v>116</v>
+      </c>
+      <c r="H12" t="s">
+        <v>117</v>
+      </c>
+      <c r="I12" t="s">
         <v>118</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>119</v>
+      </c>
+      <c r="L12" t="s">
         <v>120</v>
       </c>
-      <c r="L12" t="s">
+      <c r="M12" t="s">
         <v>121</v>
       </c>
-      <c r="M12" t="s">
+      <c r="N12" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
+        <v>112</v>
+      </c>
+      <c r="D13" t="s">
         <v>123</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
+        <v>114</v>
+      </c>
+      <c r="F13" t="s">
+        <v>115</v>
+      </c>
+      <c r="G13" t="s">
+        <v>116</v>
+      </c>
+      <c r="H13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I13" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>129</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="L13" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="M13" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="N13" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
+        <v>128</v>
+      </c>
+      <c r="D14" t="s">
+        <v>129</v>
+      </c>
+      <c r="E14" t="s">
+        <v>130</v>
+      </c>
+      <c r="F14" t="s">
+        <v>131</v>
+      </c>
+      <c r="G14" t="s">
+        <v>132</v>
+      </c>
+      <c r="H14" t="s">
+        <v>133</v>
+      </c>
+      <c r="I14" t="s">
         <v>134</v>
-      </c>
-[...14 lines deleted...]
-        <v>139</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="L14" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="M14" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="N14"/>
+        <v>137</v>
+      </c>
+      <c r="N14" t="s">
+        <v>138</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="D15" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="E15" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="H15" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="I15" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
+        <v>145</v>
+      </c>
+      <c r="L15" t="s">
         <v>146</v>
       </c>
-      <c r="L15" t="s">
+      <c r="M15" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="N15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
+        <v>148</v>
+      </c>
+      <c r="D16" t="s">
         <v>149</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16" t="s">
+        <v>141</v>
+      </c>
+      <c r="F16"/>
+      <c r="G16" t="s">
+        <v>142</v>
+      </c>
+      <c r="H16" t="s">
+        <v>143</v>
+      </c>
+      <c r="I16" t="s">
         <v>150</v>
-      </c>
-[...13 lines deleted...]
-        <v>154</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="L16" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="M16" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="N16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
+        <v>154</v>
+      </c>
+      <c r="D17" t="s">
+        <v>155</v>
+      </c>
+      <c r="E17" t="s">
+        <v>156</v>
+      </c>
+      <c r="F17" t="s">
+        <v>157</v>
+      </c>
+      <c r="G17" t="s">
+        <v>142</v>
+      </c>
+      <c r="H17" t="s">
         <v>158</v>
       </c>
-      <c r="D17" t="s">
+      <c r="I17" t="s">
         <v>159</v>
-      </c>
-[...13 lines deleted...]
-        <v>162</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="L17" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="M17" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="N17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
+        <v>163</v>
+      </c>
+      <c r="D18" t="s">
+        <v>164</v>
+      </c>
+      <c r="E18" t="s">
+        <v>165</v>
+      </c>
+      <c r="F18" t="s">
+        <v>157</v>
+      </c>
+      <c r="G18" t="s">
+        <v>142</v>
+      </c>
+      <c r="H18" t="s">
         <v>166</v>
       </c>
-      <c r="D18" t="s">
+      <c r="I18" t="s">
         <v>167</v>
-      </c>
-[...9 lines deleted...]
-        <v>168</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
+        <v>168</v>
+      </c>
+      <c r="L18" t="s">
         <v>169</v>
       </c>
-      <c r="L18" t="s">
+      <c r="M18" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="N18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
+        <v>171</v>
+      </c>
+      <c r="D19" t="s">
         <v>172</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="I19" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
+        <v>174</v>
+      </c>
+      <c r="L19" t="s">
+        <v>175</v>
+      </c>
+      <c r="M19" t="s">
         <v>176</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
       <c r="N19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
+        <v>177</v>
+      </c>
+      <c r="D20" t="s">
+        <v>178</v>
+      </c>
+      <c r="E20" t="s">
         <v>179</v>
-      </c>
-[...4 lines deleted...]
-        <v>174</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="I20" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
+        <v>181</v>
+      </c>
+      <c r="L20" t="s">
         <v>182</v>
       </c>
-      <c r="L20" t="s">
+      <c r="M20" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="N20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
+        <v>184</v>
+      </c>
+      <c r="D21" t="s">
         <v>185</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21" t="s">
+        <v>179</v>
+      </c>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21" t="s">
+        <v>179</v>
+      </c>
+      <c r="I21" t="s">
         <v>186</v>
-      </c>
-[...11 lines deleted...]
-        <v>189</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="L21" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="M21" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="N21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="D22" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="E22" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="H22" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="I22" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
+        <v>195</v>
+      </c>
+      <c r="L22" t="s">
+        <v>196</v>
+      </c>
+      <c r="M22" t="s">
+        <v>197</v>
+      </c>
+      <c r="N22"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
         <v>198</v>
       </c>
-      <c r="L22" t="s">
+      <c r="D23" t="s">
         <v>199</v>
       </c>
-      <c r="M22" t="s">
+      <c r="E23" t="s">
         <v>200</v>
       </c>
-      <c r="N22"/>
+      <c r="F23"/>
+      <c r="G23" t="s">
+        <v>142</v>
+      </c>
+      <c r="H23" t="s">
+        <v>201</v>
+      </c>
+      <c r="I23" t="s">
+        <v>202</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23" t="s">
+        <v>203</v>
+      </c>
+      <c r="L23" t="s">
+        <v>204</v>
+      </c>
+      <c r="M23" t="s">
+        <v>205</v>
+      </c>
+      <c r="N23"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>