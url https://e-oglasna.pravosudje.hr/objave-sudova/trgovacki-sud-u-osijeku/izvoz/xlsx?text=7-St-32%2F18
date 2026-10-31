--- v0 (2026-08-12)
+++ v1 (2026-10-31)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="714" uniqueCount="457">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="727" uniqueCount="468">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
+  </si>
+  <si>
+    <t>St-640/2026</t>
+  </si>
+  <si>
+    <t>Prijedlog od 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog</t>
+  </si>
+  <si>
+    <t>INFOS PROMOTION d.o.o. za marketing i usluge</t>
+  </si>
+  <si>
+    <t>Plivska 33, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>13160244056</t>
+  </si>
+  <si>
+    <t>INFOS PROMOTION d.o.o. za marketing i usluge 13160244056</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:41:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/246c0074-65ba-401c-b90a-f87e1f7d31ad</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-640_2026-1-1 - 13160244056_22092026_ispostave (1).pdf; Prilog St-640_2026-1-2 - 13160244056_22092026_ispostave.pdf; Prilog St-640_2026-1-3 - 51035996_otplatni plan[15].pdf; Prilog St-640_2026-1-4 - eks_otplatni_plan inicijalni.pdf; Prilog St-640_2026-1-5 - 51037905_otplatni plan[18].pdf; Prilog St-640_2026-1-6 - 150992 Ugovor o leasingu.pdf; Prilog St-640_2026-1-7 - Biljeske_Infos Promotion d.o.o._.pdf; Prilog St-640_2026-1-8 - Konto 2620 - dozvoljeni minus.pdf; Prilog St-640_2026-1-9 - GFI-POD602..pdf; Prilog St-640_2026-1-10 - Konto 16085 - ostala potraživanja.pdf; Prilog St-640_2026-1-11 - Obveze za predujmove AOP117 - Konto 25704 - avansi.pdf; Prilog St-640_2026-1-12 - Izjava o broju zaposlenih.pdf; Prilog St-640_2026-1-13 - Obveze za zajmove depozite i slično AOP115.pdf; Prilog St-640_2026-1-14 - Konto 16000 - ostala potraživanja (utržak).pdf; Prilog St-640_2026-1-15 - HAMAG_GS01_Izvadak_otvorenih_stavaka_2026_INFOS PROMOTION d.o.o._8429770 (1).pdf; Prilog St-640_2026-1-16 - Atenza-najam-vozila.pdf; Prilog St-640_2026-1-17 - Otvorene stavke dobavljača.pdf; Prilog St-640_2026-1-18 - Otvorene stavke kupaca.pdf; Prilog St-640_2026-1-19 - MG-prometna_compressed.pdf; Prilog St-640_2026-1-20 - Potvrda o blokadi.pdf; Prilog St-640_2026-1-21 - Potvrda uplate.pdf; Prilog St-640_2026-1-22 - Punomoć za odvjetnika.pdf; Prilog St-640_2026-1-23 - Očevidnik neizvršene osnove.pdf; Prilog St-640_2026-1-24 - Ugovor o kreditu_kreditnoj kartici i pripadajuci dodaci (36) (2).pdf; Prilog St-640_2026-1-25 - Očevidnik dani.pdf; Prilog St-640_2026-1-26 - Passat-prometna_compressed.pdf; Prilog St-640_2026-1-27 - Upravni ugovor.pdf; Prilog St-640_2026-1-28 - Zaba-Otplatni_Plan_5100758019.pdf; Prilog St-640_2026-1-29 - Upravni ugovor dodatak.pdf; Prilog St-640_2026-1-30 - Addiko ugovor kredit 1.pdf; Prilog St-640_2026-1-31 - Ugovor o zajmu ovjeren i potpisan (003)-81.pdf; Prilog St-640_2026-1-32 - Ugovor Addiko 2.pdf; Prilog St-640_2026-1-33 - Zaba-minus.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/246c0074-65ba-401c-b90a-f87e1f7d31ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=640&amp;godina=2026</t>
   </si>
   <si>
     <t>St-279/2026</t>
   </si>
   <si>
     <t>Rješenje od 12.06.2026.; Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilo</t>
   </si>
   <si>
     <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge</t>
   </si>
   <si>
     <t>Ulica Hrvatske Republike 19f, 31000 Osijek, Hrvatska</t>
   </si>
   <si>
     <t>80617411375</t>
   </si>
   <si>
     <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge 80617411375</t>
   </si>
   <si>
     <t>12.06.2026. 13:47:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ff6a26a4-86f1-4357-96ad-769ba822bf7a</t>
   </si>
@@ -1433,51 +1466,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N55"/>
+  <dimension ref="A1:N56"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1995,166 +2028,166 @@
       <c r="I13" t="s">
         <v>143</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>144</v>
       </c>
       <c r="L13" t="s">
         <v>145</v>
       </c>
       <c r="M13" t="s">
         <v>146</v>
       </c>
       <c r="N13" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>137</v>
+        <v>148</v>
       </c>
       <c r="D14" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="E14" t="s">
-        <v>139</v>
+        <v>150</v>
       </c>
       <c r="F14" t="s">
-        <v>140</v>
+        <v>151</v>
       </c>
       <c r="G14" t="s">
-        <v>141</v>
+        <v>152</v>
       </c>
       <c r="H14" t="s">
-        <v>142</v>
+        <v>153</v>
       </c>
       <c r="I14" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="L14" t="s">
-        <v>145</v>
+        <v>156</v>
       </c>
       <c r="M14" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="N14" t="s">
-        <v>147</v>
+        <v>158</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>137</v>
+        <v>148</v>
       </c>
       <c r="D15" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="E15" t="s">
-        <v>139</v>
+        <v>150</v>
       </c>
       <c r="F15" t="s">
-        <v>140</v>
+        <v>151</v>
       </c>
       <c r="G15" t="s">
-        <v>141</v>
+        <v>152</v>
       </c>
       <c r="H15" t="s">
-        <v>142</v>
+        <v>153</v>
       </c>
       <c r="I15" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="L15" t="s">
-        <v>145</v>
+        <v>156</v>
       </c>
       <c r="M15" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="N15" t="s">
-        <v>147</v>
+        <v>158</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="D16" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="E16" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="F16" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="G16" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="H16" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="I16" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="L16" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="M16" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="N16" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>165</v>
       </c>
       <c r="D17" t="s">
         <v>166</v>
       </c>
       <c r="E17" t="s">
         <v>167</v>
       </c>
       <c r="F17" t="s">
         <v>168</v>
       </c>
       <c r="G17" t="s">
         <v>169</v>
       </c>
       <c r="H17" t="s">
@@ -2163,124 +2196,124 @@
       <c r="I17" t="s">
         <v>171</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
         <v>172</v>
       </c>
       <c r="L17" t="s">
         <v>173</v>
       </c>
       <c r="M17" t="s">
         <v>174</v>
       </c>
       <c r="N17" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>82</v>
+        <v>176</v>
       </c>
       <c r="D18" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E18" t="s">
-        <v>84</v>
+        <v>178</v>
       </c>
       <c r="F18" t="s">
-        <v>85</v>
+        <v>179</v>
       </c>
       <c r="G18" t="s">
-        <v>86</v>
+        <v>180</v>
       </c>
       <c r="H18" t="s">
-        <v>87</v>
+        <v>181</v>
       </c>
       <c r="I18" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="L18" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="M18" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="N18" t="s">
-        <v>92</v>
+        <v>186</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>181</v>
+        <v>93</v>
       </c>
       <c r="D19" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="E19" t="s">
-        <v>183</v>
+        <v>95</v>
       </c>
       <c r="F19" t="s">
-        <v>184</v>
+        <v>96</v>
       </c>
       <c r="G19" t="s">
-        <v>185</v>
+        <v>97</v>
       </c>
       <c r="H19" t="s">
-        <v>186</v>
+        <v>98</v>
       </c>
       <c r="I19" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="L19" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="M19" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="N19" t="s">
-        <v>191</v>
+        <v>103</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>192</v>
       </c>
       <c r="D20" t="s">
         <v>193</v>
       </c>
       <c r="E20" t="s">
         <v>194</v>
       </c>
       <c r="F20" t="s">
         <v>195</v>
       </c>
       <c r="G20" t="s">
         <v>196</v>
       </c>
       <c r="H20" t="s">
@@ -2499,754 +2532,754 @@
       <c r="I25" t="s">
         <v>253</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
         <v>254</v>
       </c>
       <c r="L25" t="s">
         <v>255</v>
       </c>
       <c r="M25" t="s">
         <v>256</v>
       </c>
       <c r="N25" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="D26" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="E26" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="F26" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="G26" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="H26" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="I26" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="L26" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="M26" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="N26" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="D27" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="E27" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="F27" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="G27" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="H27" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="I27" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="L27" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="M27" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="N27" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="D28" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="E28" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="F28" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="G28" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="H28" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="I28" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="L28" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="M28" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="N28" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="D29" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="E29" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="F29" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="G29" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="H29" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="I29" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
+        <v>276</v>
+      </c>
+      <c r="L29" t="s">
+        <v>266</v>
+      </c>
+      <c r="M29" t="s">
+        <v>277</v>
+      </c>
+      <c r="N29" t="s">
         <v>268</v>
-      </c>
-[...7 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="D30" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="E30" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="F30" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="G30" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="H30" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="I30" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="L30" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="M30" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="N30" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="D31" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="E31" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="F31" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="G31" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="H31" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="I31" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="L31" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="M31" t="s">
-        <v>275</v>
+        <v>283</v>
       </c>
       <c r="N31" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="D32" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="E32" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="F32" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="G32" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="H32" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="I32" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="L32" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="M32" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="N32" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="D33" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="E33" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="F33" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="G33" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="H33" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="I33" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="L33" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="M33" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="N33" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="D34" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="E34" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="F34" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="G34" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="H34" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="I34" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="L34" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="M34" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="N34" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="D35" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="E35" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="F35" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="G35" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="H35" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="I35" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="L35" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="M35" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="N35" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="D36" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="E36" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="F36" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="G36" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="H36" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="I36" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="L36" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="M36" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="N36" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="D37" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="E37" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="F37" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="G37" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="H37" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="I37" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
       <c r="L37" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="M37" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="N37" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="D38" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="E38" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="F38" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="G38" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="H38" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="I38" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="L38" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="M38" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="N38" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="D39" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="E39" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="F39" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="G39" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="H39" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="I39" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="L39" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="M39" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="N39" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="D40" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="E40" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="F40" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="G40" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="H40" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="I40" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="J40"/>
       <c r="K40" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="L40" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="M40" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="N40" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="D41" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="E41" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="F41" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="G41" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="H41" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="I41" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="J41"/>
       <c r="K41" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="L41" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="M41" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="N41" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>306</v>
+        <v>258</v>
       </c>
       <c r="D42" t="s">
-        <v>307</v>
+        <v>259</v>
       </c>
       <c r="E42" t="s">
-        <v>308</v>
+        <v>260</v>
       </c>
       <c r="F42" t="s">
-        <v>309</v>
+        <v>261</v>
       </c>
       <c r="G42" t="s">
-        <v>310</v>
+        <v>262</v>
       </c>
       <c r="H42" t="s">
-        <v>311</v>
+        <v>263</v>
       </c>
       <c r="I42" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="J42"/>
       <c r="K42" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="L42" t="s">
-        <v>314</v>
+        <v>266</v>
       </c>
       <c r="M42" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="N42" t="s">
-        <v>316</v>
+        <v>268</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
         <v>317</v>
       </c>
       <c r="D43" t="s">
         <v>318</v>
       </c>
       <c r="E43" t="s">
         <v>319</v>
       </c>
       <c r="F43" t="s">
         <v>320</v>
       </c>
       <c r="G43" t="s">
         <v>321</v>
       </c>
       <c r="H43" t="s">
@@ -3642,147 +3675,189 @@
       </c>
       <c r="M52" t="s">
         <v>425</v>
       </c>
       <c r="N52" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
         <v>427</v>
       </c>
       <c r="D53" t="s">
         <v>428</v>
       </c>
       <c r="E53" t="s">
         <v>429</v>
       </c>
       <c r="F53" t="s">
-        <v>408</v>
+        <v>430</v>
       </c>
       <c r="G53" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="H53" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="I53" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="J53"/>
       <c r="K53" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="L53" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="M53" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="N53" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D54" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E54" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F54" t="s">
-        <v>440</v>
+        <v>419</v>
       </c>
       <c r="G54" t="s">
         <v>441</v>
       </c>
       <c r="H54" t="s">
         <v>442</v>
       </c>
       <c r="I54" t="s">
         <v>443</v>
       </c>
       <c r="J54"/>
       <c r="K54" t="s">
         <v>444</v>
       </c>
       <c r="L54" t="s">
         <v>445</v>
       </c>
       <c r="M54" t="s">
         <v>446</v>
       </c>
       <c r="N54" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
         <v>448</v>
       </c>
       <c r="D55" t="s">
         <v>449</v>
       </c>
       <c r="E55" t="s">
         <v>450</v>
       </c>
-      <c r="F55"/>
+      <c r="F55" t="s">
+        <v>451</v>
+      </c>
       <c r="G55" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="H55" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="I55" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="L55" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="M55" t="s">
-        <v>456</v>
-[...1 lines deleted...]
-      <c r="N55"/>
+        <v>457</v>
+      </c>
+      <c r="N55" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>14</v>
+      </c>
+      <c r="B56" t="s">
+        <v>15</v>
+      </c>
+      <c r="C56" t="s">
+        <v>459</v>
+      </c>
+      <c r="D56" t="s">
+        <v>460</v>
+      </c>
+      <c r="E56" t="s">
+        <v>461</v>
+      </c>
+      <c r="F56"/>
+      <c r="G56" t="s">
+        <v>462</v>
+      </c>
+      <c r="H56" t="s">
+        <v>463</v>
+      </c>
+      <c r="I56" t="s">
+        <v>464</v>
+      </c>
+      <c r="J56"/>
+      <c r="K56" t="s">
+        <v>465</v>
+      </c>
+      <c r="L56" t="s">
+        <v>466</v>
+      </c>
+      <c r="M56" t="s">
+        <v>467</v>
+      </c>
+      <c r="N56"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>