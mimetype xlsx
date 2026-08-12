--- v0 (2026-06-01)
+++ v1 (2026-08-12)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="372" uniqueCount="312">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="323">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
+  </si>
+  <si>
+    <t>St-279/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.06.2026.; Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilo</t>
+  </si>
+  <si>
+    <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Hrvatske Republike 19f, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>80617411375</t>
+  </si>
+  <si>
+    <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge 80617411375</t>
+  </si>
+  <si>
+    <t>12.06.2026. 13:47:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff6a26a4-86f1-4357-96ad-769ba822bf7a</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-279_2026-19-1 - 1716745_O_1.pdf; Prilog St-279_2026-19-2 - Uvjerenje o vlasništvu vozila Gradnja Osijek d.o.o..pdf; Prilog St-279_2026-19-3 - VUIOSP32_1532.pdf; Prilog St-279_2026-19-4 - VUIOSP32_0984.pdf; Prilog St-279_2026-19-5 - KTO 120000.pdf; Prilog St-279_2026-19-6 - KTO 220100.pdf; Prilog St-279_2026-19-7 - BRUTO BILANCA 01-05-2026..pdf; Prilog St-279_2026-19-8 - ZK_2590_BRANJIN VRH.pdf; Prilog St-279_2026-19-9 - ZK_2895_BRANJIN VRH.pdf; Prilog St-279_2026-19-10 - ZK_2798_BRANJIN VRH.pdf; Prilog St-279_2026-19-11 - ZK_3073_BRANJIN VRH.pdf; Prilog St-279_2026-19-12 - ZK_3199_BRANJIN VRH.pdf; Prilog St-279_2026-19-13 - ZK_3443_OSIJEK (4).pdf; Prilog St-279_2026-19-14 - ZK_3443_OSIJEK (2).pdf; Prilog St-279_2026-19-15 - ZK_3443_OSIJEK (1).pdf; Prilog St-279_2026-19-16 - ZK_3443_OSIJEK (3).pdf; Prilog St-279_2026-19-17 - ZK_3578_BRANJIN VRH.pdf; Prilog St-279_2026-19-18 - ZK_9088_VALPOVO.pdf; Prilog St-279_2026-19-19 - ZK_14930_OSIJEK.pdf; Prilog St-279_2026-19-20 - ZK_3443_OSIJEK.pdf; Prilog St-279_2026-19-21 - ZK_17091_OSIJEK.pdf; Prilog St-279_2026-19-22 - ZK_14551_OSIJEK.pdf; Prilog St-279_2026-19-23 - ZK_17484_OSIJEK (1).pdf; Prilog St-279_2026-19-24 - ZK_17484_OSIJEK.pdf; Prilog St-279_2026-19-25 - ZK_3443_OSIJEK (5).pdf; Prilog St-279_2026-19-26 - BRUTO BILANCA 01.01.2024.-31.12.2024. (1).pdf; Prilog St-279_2026-19-27 - BRUTO BILANCA 01.01.2025.-31.12.2025. (1).pdf; Prilog St-279_2026-19-28 - Društva u vlasništvu s više od 20% udjela (1).pdf; Prilog St-279_2026-19-29 - Društva u vlasništvu s manje od 20% udjela (1).pdf; Prilog St-279_2026-19-30 - Popis imovine pravnog prednika OIB 77971360833-GR031200 Uredska oprema (1).pdf; Prilog St-279_2026-19-31 - Analiza pokretnina po Rješenju Trgovačkog suda (1).pdf; Prilog St-279_2026-19-32 - Popis imovine-Nekretnine za daljnju prodaju (1).pdf; Prilog St-279_2026-19-33 - Popis imovine pravnog prednika OIB 77971360833-GR031555 rev. im. u up.-Postrojenja i oprema (1).pdf; Prilog St-279_2026-19-34 - Popis imovine pravnog prednika OIB 77971360833-GR031800 Oprema za graditeljstvo (1).pdf; Prilog St-279_2026-19-35 - Popis imovine-Proizvodnja u tijeku-zemljište i kom. infrastruktura (1).pdf; Prilog St-279_2026-19-36 - Popis imovine-Inventar (1).pdf; Prilog St-279_2026-19-37 - Popis nekretnina u vlasništvu Gradnja d.o.o. Osijek (1).pdf; Prilog St-279_2026-19-38 - Popis aktivnih ugovora u tijeku izvođenja radova (1).pdf; Prilog St-279_2026-19-39 - Popis imovine-Zalihe materijala (1).pdf; Prilog St-279_2026-19-40 - Popis nekretnina na kojima je proveden upis novih vlasnika unazad četiri godine (1).pdf; Prilog St-279_2026-19-41 - GRADNJA dostava podataka (1).pdf; Prilog St-279_2026-19-42 - UGV. O KUPOPR. NEKRETNINE OD 07.12.2023.NOVSKA,LIVADA-SLOBODAN MIČIĆ.pdf; Prilog St-279_2026-19-43 - Popis nekretnina na kojima je proveden upis novih vlasnika unazad četiri godine.pdf; Prilog St-279_2026-19-44 - Djelatnost društva i okolnosti nastanka problema i otvaranja prethodnog postupka.pdf; Prilog St-279_2026-19-45 - Popis aktivnih ugovora u tijeku izvođenja radova-Dopuna.pdf; Rješenje - određeno ročište radi rasprave o uvjetima za otvaranje stečajnog postupka.pdf O130O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff6a26a4-86f1-4357-96ad-769ba822bf7a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=279&amp;godina=2026</t>
   </si>
   <si>
     <t>St-156/2025</t>
   </si>
   <si>
     <t>Prijedlog od 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog</t>
   </si>
   <si>
     <t>ALTEA d.o.o. za trgovinu i usluge u stečaju</t>
   </si>
   <si>
     <t>Ulica Krajić 18, 35221 Velika Kopanica, Hrvatska</t>
   </si>
   <si>
     <t>18564217038</t>
   </si>
   <si>
     <t>ALTEA d.o.o. za trgovinu i usluge u stečaju 18564217038</t>
   </si>
   <si>
     <t>18.05.2026. 13:23:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f149a665-4cc3-43f7-8eaa-d01796d6dfcc</t>
   </si>
@@ -993,51 +1026,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N29"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1345,124 +1378,124 @@
       <c r="I8" t="s">
         <v>88</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>89</v>
       </c>
       <c r="L8" t="s">
         <v>90</v>
       </c>
       <c r="M8" t="s">
         <v>91</v>
       </c>
       <c r="N8" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="D9" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E9" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="F9" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="G9" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="H9" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="I9" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="L9" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="M9" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="N9" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
+        <v>93</v>
+      </c>
+      <c r="D10" t="s">
+        <v>104</v>
+      </c>
+      <c r="E10" t="s">
+        <v>95</v>
+      </c>
+      <c r="F10" t="s">
+        <v>96</v>
+      </c>
+      <c r="G10" t="s">
+        <v>97</v>
+      </c>
+      <c r="H10" t="s">
         <v>98</v>
       </c>
-      <c r="D10" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="N10" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>109</v>
       </c>
       <c r="D11" t="s">
         <v>110</v>
       </c>
       <c r="E11" t="s">
         <v>111</v>
       </c>
       <c r="F11" t="s">
         <v>112</v>
       </c>
       <c r="G11" t="s">
         <v>113</v>
       </c>
       <c r="H11" t="s">
@@ -2109,140 +2142,182 @@
         <v>282</v>
       </c>
       <c r="M26" t="s">
         <v>283</v>
       </c>
       <c r="N26" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
         <v>285</v>
       </c>
       <c r="D27" t="s">
         <v>286</v>
       </c>
       <c r="E27" t="s">
         <v>287</v>
       </c>
-      <c r="F27"/>
+      <c r="F27" t="s">
+        <v>288</v>
+      </c>
       <c r="G27" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="H27" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="I27" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="L27" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="M27" t="s">
-        <v>293</v>
-[...1 lines deleted...]
-      <c r="N27"/>
+        <v>294</v>
+      </c>
+      <c r="N27" t="s">
+        <v>295</v>
+      </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="D28" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="E28" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="H28" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="I28" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="L28" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="M28" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="N28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D29" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E29" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="H29" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="I29" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="L29" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="M29" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="N29"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" t="s">
+        <v>314</v>
+      </c>
+      <c r="D30" t="s">
+        <v>315</v>
+      </c>
+      <c r="E30" t="s">
+        <v>316</v>
+      </c>
+      <c r="F30"/>
+      <c r="G30" t="s">
+        <v>317</v>
+      </c>
+      <c r="H30" t="s">
+        <v>318</v>
+      </c>
+      <c r="I30" t="s">
+        <v>319</v>
+      </c>
+      <c r="J30"/>
+      <c r="K30" t="s">
+        <v>320</v>
+      </c>
+      <c r="L30" t="s">
+        <v>321</v>
+      </c>
+      <c r="M30" t="s">
+        <v>322</v>
+      </c>
+      <c r="N30"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>