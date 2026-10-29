--- v1 (2026-08-12)
+++ v2 (2026-10-29)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="323">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="398" uniqueCount="334">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
+  </si>
+  <si>
+    <t>St-640/2026</t>
+  </si>
+  <si>
+    <t>Prijedlog od 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog</t>
+  </si>
+  <si>
+    <t>INFOS PROMOTION d.o.o. za marketing i usluge</t>
+  </si>
+  <si>
+    <t>Plivska 33, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>13160244056</t>
+  </si>
+  <si>
+    <t>INFOS PROMOTION d.o.o. za marketing i usluge 13160244056</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:41:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/246c0074-65ba-401c-b90a-f87e1f7d31ad</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-640_2026-1-1 - 13160244056_22092026_ispostave (1).pdf; Prilog St-640_2026-1-2 - 13160244056_22092026_ispostave.pdf; Prilog St-640_2026-1-3 - 51035996_otplatni plan[15].pdf; Prilog St-640_2026-1-4 - eks_otplatni_plan inicijalni.pdf; Prilog St-640_2026-1-5 - 51037905_otplatni plan[18].pdf; Prilog St-640_2026-1-6 - 150992 Ugovor o leasingu.pdf; Prilog St-640_2026-1-7 - Biljeske_Infos Promotion d.o.o._.pdf; Prilog St-640_2026-1-8 - Konto 2620 - dozvoljeni minus.pdf; Prilog St-640_2026-1-9 - GFI-POD602..pdf; Prilog St-640_2026-1-10 - Konto 16085 - ostala potraživanja.pdf; Prilog St-640_2026-1-11 - Obveze za predujmove AOP117 - Konto 25704 - avansi.pdf; Prilog St-640_2026-1-12 - Izjava o broju zaposlenih.pdf; Prilog St-640_2026-1-13 - Obveze za zajmove depozite i slično AOP115.pdf; Prilog St-640_2026-1-14 - Konto 16000 - ostala potraživanja (utržak).pdf; Prilog St-640_2026-1-15 - HAMAG_GS01_Izvadak_otvorenih_stavaka_2026_INFOS PROMOTION d.o.o._8429770 (1).pdf; Prilog St-640_2026-1-16 - Atenza-najam-vozila.pdf; Prilog St-640_2026-1-17 - Otvorene stavke dobavljača.pdf; Prilog St-640_2026-1-18 - Otvorene stavke kupaca.pdf; Prilog St-640_2026-1-19 - MG-prometna_compressed.pdf; Prilog St-640_2026-1-20 - Potvrda o blokadi.pdf; Prilog St-640_2026-1-21 - Potvrda uplate.pdf; Prilog St-640_2026-1-22 - Punomoć za odvjetnika.pdf; Prilog St-640_2026-1-23 - Očevidnik neizvršene osnove.pdf; Prilog St-640_2026-1-24 - Ugovor o kreditu_kreditnoj kartici i pripadajuci dodaci (36) (2).pdf; Prilog St-640_2026-1-25 - Očevidnik dani.pdf; Prilog St-640_2026-1-26 - Passat-prometna_compressed.pdf; Prilog St-640_2026-1-27 - Upravni ugovor.pdf; Prilog St-640_2026-1-28 - Zaba-Otplatni_Plan_5100758019.pdf; Prilog St-640_2026-1-29 - Upravni ugovor dodatak.pdf; Prilog St-640_2026-1-30 - Addiko ugovor kredit 1.pdf; Prilog St-640_2026-1-31 - Ugovor o zajmu ovjeren i potpisan (003)-81.pdf; Prilog St-640_2026-1-32 - Ugovor Addiko 2.pdf; Prilog St-640_2026-1-33 - Zaba-minus.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/246c0074-65ba-401c-b90a-f87e1f7d31ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=640&amp;godina=2026</t>
   </si>
   <si>
     <t>St-279/2026</t>
   </si>
   <si>
     <t>Rješenje od 12.06.2026.; Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilo</t>
   </si>
   <si>
     <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge</t>
   </si>
   <si>
     <t>Ulica Hrvatske Republike 19f, 31000 Osijek, Hrvatska</t>
   </si>
   <si>
     <t>80617411375</t>
   </si>
   <si>
     <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge 80617411375</t>
   </si>
   <si>
     <t>12.06.2026. 13:47:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ff6a26a4-86f1-4357-96ad-769ba822bf7a</t>
   </si>
@@ -1026,51 +1059,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:N31"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1420,124 +1453,124 @@
       <c r="I9" t="s">
         <v>99</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>100</v>
       </c>
       <c r="L9" t="s">
         <v>101</v>
       </c>
       <c r="M9" t="s">
         <v>102</v>
       </c>
       <c r="N9" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="D10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E10" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="F10" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="G10" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="H10" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="I10" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="L10" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="M10" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="N10" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
+        <v>104</v>
+      </c>
+      <c r="D11" t="s">
+        <v>115</v>
+      </c>
+      <c r="E11" t="s">
+        <v>106</v>
+      </c>
+      <c r="F11" t="s">
+        <v>107</v>
+      </c>
+      <c r="G11" t="s">
+        <v>108</v>
+      </c>
+      <c r="H11" t="s">
         <v>109</v>
       </c>
-      <c r="D11" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I11" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="N11" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>120</v>
       </c>
       <c r="D12" t="s">
         <v>121</v>
       </c>
       <c r="E12" t="s">
         <v>122</v>
       </c>
       <c r="F12" t="s">
         <v>123</v>
       </c>
       <c r="G12" t="s">
         <v>124</v>
       </c>
       <c r="H12" t="s">
@@ -2184,140 +2217,182 @@
         <v>293</v>
       </c>
       <c r="M27" t="s">
         <v>294</v>
       </c>
       <c r="N27" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
         <v>296</v>
       </c>
       <c r="D28" t="s">
         <v>297</v>
       </c>
       <c r="E28" t="s">
         <v>298</v>
       </c>
-      <c r="F28"/>
+      <c r="F28" t="s">
+        <v>299</v>
+      </c>
       <c r="G28" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="H28" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="I28" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="L28" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="M28" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="N28"/>
+        <v>305</v>
+      </c>
+      <c r="N28" t="s">
+        <v>306</v>
+      </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="D29" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E29" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="H29" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="I29" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="L29" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="M29" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="N29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="D30" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="E30" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="H30" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="I30" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="L30" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="M30" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="N30"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" t="s">
+        <v>325</v>
+      </c>
+      <c r="D31" t="s">
+        <v>326</v>
+      </c>
+      <c r="E31" t="s">
+        <v>327</v>
+      </c>
+      <c r="F31"/>
+      <c r="G31" t="s">
+        <v>328</v>
+      </c>
+      <c r="H31" t="s">
+        <v>329</v>
+      </c>
+      <c r="I31" t="s">
+        <v>330</v>
+      </c>
+      <c r="J31"/>
+      <c r="K31" t="s">
+        <v>331</v>
+      </c>
+      <c r="L31" t="s">
+        <v>332</v>
+      </c>
+      <c r="M31" t="s">
+        <v>333</v>
+      </c>
+      <c r="N31"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>