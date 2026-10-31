--- v0 (2026-08-12)
+++ v1 (2026-10-31)
@@ -6,98 +6,132 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="296" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="309" uniqueCount="262">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
+  </si>
+  <si>
+    <t>St-675/2024</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja od 29.09.2026. s prilozima
+St-675/2024-234</t>
+  </si>
+  <si>
+    <t>EKOLOŠKI CENTAR d.o.o. za proizvodnju, trgovinu i usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Gospodarska zona Vukovar 2, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>20682358696</t>
+  </si>
+  <si>
+    <t>EKOLOŠKI CENTAR d.o.o. za proizvodnju, trgovinu i usluge u stečaju 20682358696</t>
+  </si>
+  <si>
+    <t>30.09.2026. 07:24:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecbc948b-fdc9-4646-b9a2-4efaa2fadbdb</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-675_2024-234-1 - EC - izv žr 37 od 17 9 2026.pdf; Prilog St-675_2024-234-2 - Izvod 28 24.09.25. .pdf; Prilog St-675_2024-234-3 - Izvod 16  20.03.2026 .pdf; Prilog St-675_2024-234-4 - izvod 34 16.10.2025.pdf; Prilog St-675_2024-234-5 - Obavijest o primitku podneska od 31.08.2026. za TS OS, St-675-2024.pdf; Prilog St-675_2024-234-6 - Izvod 16  20.03.2026.pdf; Prilog St-675_2024-234-7 - Pn 3-26.pdf; Prilog St-675_2024-234-8 - Pn 4-26.pdf; Prilog St-675_2024-234-9 - Obavijest o primitku podneska od 01.09.2026. za TS OS, St-.pdf; Prilog St-675_2024-234-10 - Pn 2-26.pdf; Prilog St-675_2024-234-11 - Pn 6-25.pdf; Prilog St-675_2024-234-12 - Pn 1-26.pdf; Prilog St-675_2024-234-13 - Racun 4.pdf; Prilog St-675_2024-234-14 - Pn 7-25.pdf; Prilog St-675_2024-234-15 - Pn 5-26.pdf; Prilog St-675_2024-234-16 - Račun 3-1-1 .pdf; Prilog St-675_2024-234-17 - Račun 4-1-1 .pdf; Prilog St-675_2024-234-18 - Račun  09-1-1.pdf; Prilog St-675_2024-234-19 - Pn 8-25.pdf; Prilog St-675_2024-234-20 - Suglasnost razlučnog vjerovnika za prodaju..pdf; Prilog St-675_2024-234-21 - Suglasnost razlučnog vjerovnika za diobu..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecbc948b-fdc9-4646-b9a2-4efaa2fadbdb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=675&amp;godina=2024</t>
   </si>
   <si>
     <t>St-279/2026</t>
   </si>
   <si>
     <t>Rješenje od 12.06.2026.; Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilo</t>
   </si>
   <si>
     <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge</t>
   </si>
   <si>
     <t>Ulica Hrvatske Republike 19f, 31000 Osijek, Hrvatska</t>
   </si>
   <si>
     <t>80617411375</t>
   </si>
   <si>
     <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge 80617411375</t>
   </si>
   <si>
     <t>12.06.2026. 13:47:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ff6a26a4-86f1-4357-96ad-769ba822bf7a</t>
   </si>
@@ -808,51 +842,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N23"/>
+  <dimension ref="A1:N24"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1714,102 +1748,144 @@
         <v>233</v>
       </c>
       <c r="M21" t="s">
         <v>234</v>
       </c>
       <c r="N21" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>236</v>
       </c>
       <c r="D22" t="s">
         <v>237</v>
       </c>
       <c r="E22" t="s">
         <v>238</v>
       </c>
-      <c r="F22"/>
+      <c r="F22" t="s">
+        <v>239</v>
+      </c>
       <c r="G22" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H22" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="I22" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="L22" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="M22" t="s">
-        <v>244</v>
-[...1 lines deleted...]
-      <c r="N22"/>
+        <v>245</v>
+      </c>
+      <c r="N22" t="s">
+        <v>246</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D23" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="E23" t="s">
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>239</v>
+        <v>250</v>
       </c>
       <c r="H23" t="s">
-        <v>240</v>
+        <v>251</v>
       </c>
       <c r="I23" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="L23" t="s">
+        <v>254</v>
+      </c>
+      <c r="M23" t="s">
+        <v>255</v>
+      </c>
+      <c r="N23"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>256</v>
+      </c>
+      <c r="D24" t="s">
+        <v>257</v>
+      </c>
+      <c r="E24" t="s">
         <v>249</v>
       </c>
-      <c r="M23" t="s">
+      <c r="F24"/>
+      <c r="G24" t="s">
         <v>250</v>
       </c>
-      <c r="N23"/>
+      <c r="H24" t="s">
+        <v>251</v>
+      </c>
+      <c r="I24" t="s">
+        <v>258</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24" t="s">
+        <v>259</v>
+      </c>
+      <c r="L24" t="s">
+        <v>260</v>
+      </c>
+      <c r="M24" t="s">
+        <v>261</v>
+      </c>
+      <c r="N24"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>