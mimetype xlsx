--- v0 (2026-06-19)
+++ v1 (2026-10-10)
@@ -6,213 +6,443 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="171">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
+    <t>St-217/2026</t>
+  </si>
+  <si>
+    <t>Naknadna prijava tražbine vjerovnika u predstečajnom postupku - DANIJEL LASLO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PRO WOOD d.o.o.  </t>
+  </si>
+  <si>
+    <t>Trg Franje Tuđmana 1, 31511 Đurđenovac</t>
+  </si>
+  <si>
+    <t>35516322619</t>
+  </si>
+  <si>
+    <t>PRO WOOD d.o.o. 35516322619</t>
+  </si>
+  <si>
+    <t>25.08.2026. 09:19:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b00e8ae-f64e-46c2-a420-f3f9d5112b6e</t>
+  </si>
+  <si>
+    <t>Naknadna prijava tražbine vjerovnika u predstečajnom postupku - DANIJEL LASLO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b00e8ae-f64e-46c2-a420-f3f9d5112b6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=217&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Naknadna prijava tražbine vjerovnika u predstečajnom postupku - NOVI SINDIKAT TVIN d.o.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Trg dr. Franje Tuđmana 1, 31511 Đurđenovac </t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:37:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0aa32c2b-68a4-4874-896e-6644dc7c7804</t>
+  </si>
+  <si>
+    <t>Naknadna prijava tražbine vjerovnika u predstečajnom postupku - NOVI SINDIKAT TVIN.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0aa32c2b-68a4-4874-896e-6644dc7c7804/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Odgovor na žalbu od 12.08.2026.; Prilog od: 12.08.2026.; Prilog od: 12.08.2026.; Prilog od: 12.08.2026.; Prilog od: 12.08.2026.
+St-217/2026-29</t>
+  </si>
+  <si>
+    <t>PRO WOOD društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Trg dr. Franje Tuđmana 1, 31511 Đurđenovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>PRO WOOD društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 35516322619</t>
+  </si>
+  <si>
+    <t>12.08.2026. 11:32:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/108e3f82-428b-435b-bff6-4c126675f9f4</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-217_2026-29-1 - S-DO-32_2026-48-2.pdf; Prilog St-217_2026-29-2 - S-DO-32_2026-48-3.pdf; Prilog St-217_2026-29-3 - S-DO-32_2026-48-5.pdf; Prilog St-217_2026-29-4 - S-DO-32_2026-48-4.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/108e3f82-428b-435b-bff6-4c126675f9f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopis - dostava žalbe na odgovor od 10.08.2026.; Žalba od 07.08.2026. s prilozima
+St-217/2026-28,27</t>
+  </si>
+  <si>
+    <t>10.08.2026. 09:51:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b09324cc-0fe2-4d49-8525-c59b70ca5141</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Prilog St-217_2026-27-1 - JURIĆ NIKOLINA PLAĆA 05-2026.pdf; Prilog St-217_2026-27-2 - JURIĆ NIKOLINA PLAĆA 04-2026.pdf; Prilog St-217_2026-27-3 - IZVOD PLAĆA PW 24.07.2026. ZA 06-2026.pdf; Prilog St-217_2026-27-4 - IZVOD PLAĆA PW 06.08.2026. ZA 06-2026.pdf; Prilog St-217_2026-27-5 - PLAĆE PW 05-2026.pdf; Prilog St-217_2026-27-6 - izvod plaća PW 05-2026.pdf; Prilog St-217_2026-27-7 - PLAĆE PW 06-2026.pdf; Prilog St-217_2026-27-8 - izvod plaća PW 05-2026 26.06.2026..pdf; Prilog St-217_2026-27-9 - Punomoć za Pro Wood - ovjerena.pdf; Prilog St-217_2026-27-10 - IZVOD ISPLAĆENA PLAĆA PW 04-2026 (1).pdf; Prilog St-217_2026-27-11 - isplata plaće PW 04-2026.pdf; Dopis - dostava žalbe na odgovor.pdf O15O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b09324cc-0fe2-4d49-8525-c59b70ca5141/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.08.2026.</t>
+  </si>
+  <si>
+    <t>04.08.2026. 12:51:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05dc6b7f-2781-43cb-af06-6908a6ca8f8f</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05dc6b7f-2781-43cb-af06-6908a6ca8f8f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.07.2026.</t>
+  </si>
+  <si>
+    <t>31.07.2026. 14:51:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/067f96f6-97e3-4dc4-8b87-415eaf93989f</t>
+  </si>
+  <si>
+    <t>Rješenje o obustavi predstečajnog postupka.pdf O878O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/067f96f6-97e3-4dc4-8b87-415eaf93989f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 31.07.2026.</t>
+  </si>
+  <si>
+    <t>31.07.2026. 13:34:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c59611f-2ac0-4c21-a62a-c96777cbb23f</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c59611f-2ac0-4c21-a62a-c96777cbb23f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>ST-217/2026</t>
   </si>
   <si>
+    <t>Podnesak vjerovnika - Ministarstvo financija, Porezna uprava, Područni ured Osijek</t>
+  </si>
+  <si>
+    <t>PRO WOOD d.o.o.</t>
+  </si>
+  <si>
+    <t>TRG DR. FRANJE TUĐMANA 1</t>
+  </si>
+  <si>
+    <t>30.07.2026. 13:18:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce3b92f3-d758-4455-ac88-611bf5c11291</t>
+  </si>
+  <si>
+    <t>Podnesak vjerovnika - Ministarstvo financija, Porezna uprava, Područni ured Osijek.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce3b92f3-d758-4455-ac88-611bf5c11291/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=ST&amp;predmet=217&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>predstečajnog vjerovnika RH od 28.07.2026.; Prilog od: 28.07.2026.</t>
+  </si>
+  <si>
+    <t>Trg Dr. Franje Tuđmana 1, 31511 Đurđenovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>28.07.2026. 15:18:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be72d03e-beee-45b3-ad60-df653e25689a</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-217_2026-23-1 - S-DO-32_2026-17-1.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be72d03e-beee-45b3-ad60-df653e25689a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:07:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a194444f-2163-4e14-b2f7-2519a0c78123</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a194444f-2163-4e14-b2f7-2519a0c78123/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NAKNADNO OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA U PREDSTEČAJNOM POSTUPKU </t>
+  </si>
+  <si>
+    <t>TRG DR. FRANJE  TUĐMANA 1, 31511 ĐURĐENOVAC</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:36:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5964ef2f-e915-45de-bd4f-56bc4844e94b</t>
+  </si>
+  <si>
+    <t>Naknadno očitovanje dužnika o prijavljenim tražbinama u predstečajnom postupku  - PRO WOOD d.o.o..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5964ef2f-e915-45de-bd4f-56bc4844e94b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak  predstečajnog vejrovnika RH zastupana po ŽDO od 15.07.2026.; Prilog od: 15.07.2026.</t>
+  </si>
+  <si>
+    <t>15.07.2026. 11:48:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c88fd4e7-22aa-4654-a3ef-849d91a003dc</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-217_2026-21-1 - S-DO-32_2026-32-1.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c88fd4e7-22aa-4654-a3ef-849d91a003dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak ŽDO u ime RH  od 13.07.2026 prijedlog za obustavu posutpka .; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.</t>
+  </si>
+  <si>
+    <t>14.07.2026. 10:54:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f70221f9-b2d3-4985-b2dc-9abf4c46e2d6</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-217_2026-19-1 - S-DO-32_2026-31-1.pdf; Prilog St-217_2026-19-2 - S-DO-32_2026-31-2.pdf; Prilog St-217_2026-19-3 - S-DO-32_2026-31-3.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f70221f9-b2d3-4985-b2dc-9abf4c46e2d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA U PREDSTEČAJNOM POSTUPKU </t>
+  </si>
+  <si>
+    <t>TRG DR. FRANJE TUĐMANA 1, 31511, ĐURĐENOVAC</t>
+  </si>
+  <si>
+    <t>09.07.2026. 12:17:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1969ef1-5a6f-40b5-a5e9-b0d4929909ff</t>
+  </si>
+  <si>
+    <t>Obavijest Financijske agencije da dužnik nije dostavio očitovanje o prijavljenim tražbinama - PRO WOOD d.o.o..docx; Očitovanje povjerenika o prijavljenim tražbinama u predstečajnom postupku - JADRANKA MEŠTROVIČ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1969ef1-5a6f-40b5-a5e9-b0d4929909ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t xml:space="preserve">Ispravak I. -  Tablica prijavljenih tražbina vjerovnika u predstečajnom postupku </t>
   </si>
   <si>
-    <t>PRO WOOD d.o.o.</t>
-[...1 lines deleted...]
-  <si>
     <t>Trg Dr. Franje Tuđmana 1, 31511, Đurđenovac</t>
   </si>
   <si>
-    <t>35516322619</t>
-[...4 lines deleted...]
-  <si>
     <t>18.06.2026. 10:02:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2a362d4b-aa54-4979-b0b5-9c399416310a</t>
   </si>
   <si>
     <t>Ispravak I -  Tablica prijavljenih tražbina u predstečajnom postupku (dopis) - PRO WOOD d.o.o..pdf; ISPRAVAK I. - Tablica prijavljenih tražbina vjerovnika u predstečajnom postupku - PRO WOOD d.o.o..xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2a362d4b-aa54-4979-b0b5-9c399416310a/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=ST&amp;predmet=217&amp;godina=2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Prijave tražbina vjerovnika u predstečajnom postupku - PRO WOOD d.o.o.</t>
   </si>
   <si>
     <t>Trg dr. Franje Tuđmana 1, Đurđenovac</t>
   </si>
   <si>
     <t>28.05.2026. 14:37:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fd3db9fc-4fd6-4555-bccd-20ddbebcefdf</t>
   </si>
   <si>
     <t>Prijava tražbine vjerovnika - MINISTARSTVO FINANCIJA 1.dio.pdf; Prijava tražbine vjerovnika - MINISTARSTVO FINANCIJA  2.dio.pdf; Prijava tražbine vjerovnika - MINISTARSTVO FINANCIJA  3.dio.pdf; Prijava tražbine vjerovnika - ERSTE &amp; STEIERMARKISCHE BANK DD 1.dio.pdf; Prijava tražbine vjerovnika - ERSTE &amp; STEIERMARKISCHE BANK DD 2.dio.pdf; Prijava tražbine vjerovnika - ERSTE &amp; STEIERMARKISCHE BANK DD 3.dio.pdf; Prijava tražbine vjerovnika - ERSTE &amp; STEIERMARKISCHE BANK DD 4.dio.pdf; Prijava tražbine vjerovnika - ERSTE &amp; STEIERMARKISCHE BANK DD 5.dio.pdf; Prijava tražbine vjerovnika - ERSTE &amp; STEIERMARKISCHE BANK DD 6.dio.pdf; Prijava tražbine vjerovnika - ERSTE &amp; STEIERMARKISCHE BANK DD 7.dio.pdf; Prijava tražbine vjerovnika - ERSTE &amp; STEIERMARKISCHE BANK DD 8.dio.pdf; Prijava tražbine vjerovnika - ERSTE &amp; STEIERMARKISCHE BANK DD 9.dio.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fd3db9fc-4fd6-4555-bccd-20ddbebcefdf/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=217&amp;godina=2026</t>
   </si>
   <si>
     <t>Tablica prijavljenih tražbina vjerovnika u predstečajnom postupku - PRO WOOD d.o.o.</t>
   </si>
   <si>
     <t>28.05.2026. 13:50:36</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/088bc18a-9f95-4269-815b-79924ab002e4</t>
   </si>
   <si>
     <t>Tablica prijavljenih tražbina vjerovnika u predstečajnom postupku -  PRO WOOD d.o.o..xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/088bc18a-9f95-4269-815b-79924ab002e4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijave tražbine vjerovnika u predstečajnom postupku - PRO WOOD d.o.o.</t>
   </si>
   <si>
     <t>28.05.2026. 13:01:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/32951848-7382-4126-bdcf-a964d96d2f5a</t>
   </si>
   <si>
     <t>Prijava tražbine vjerovnika u predstečajnom postupku  - Ministarstvo poljoprivrede i šumarstva.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - Ministarstvo poljoprivrede i šumarstva (1).pdf; Prijava tražbine vjerovnika u predstečajnom postupku - Javni bilježnik Boris Godžirov.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - Erste &amp; Steiermärkische S-Leasing d.o.o. 1.dio.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  -Erste &amp; Steiermärkische S-Leasing d.o.o. 2.dio.pdf; Prijava tražbine vjerovnika - HEP-Opskrba d.o.o. 1.dio.pdf; Prijava tražbine vjerovnika - HEP-Opskrba d.o.o.  2.dio.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - Hrvatski zavod za mirovinsko osiguranje.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - MCA furniture Gmbh.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - AUDITUS d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - Briit d.o.o..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/32951848-7382-4126-bdcf-a964d96d2f5a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijave vjerovnika u predstečajnom  postupku - PRO WOOD d.o.o.</t>
   </si>
   <si>
     <t>28.05.2026. 12:45:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cfd6a4ec-0577-42f8-93ff-d02f14b2cc5f</t>
   </si>
   <si>
     <t>Prijava tražbine vjerovnika u predstečajnom postupku  - Hrvatske šume d.o.o..pdf; Prijava tražbine vjerovnika  u predstečajnom postupku  - Elind d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - HRVATSKE VODE.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - HRVATSKA RADIOTELEVIZIJA.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - Odvjetnički  ured Biljana Bandić Lutonski.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - HRVATSKA BANKA ZA OBNOVU I RAZVOJ 1. dio.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - HRVATSKA BANKA ZA OBNOVU I RAZVITAK 2. dio.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - HRVATSKA BANKA ZA OBNOVU I RAZVITAK 3. dio.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - Hep-Operator distribucijskog sustava d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - FINANCIJSKA AGENCIJA.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - Pecka obrt za strojnu obradu metala.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cfd6a4ec-0577-42f8-93ff-d02f14b2cc5f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 13.05.2026.
 3/St-217/2026-18</t>
-  </si>
-[...7 lines deleted...]
-    <t>PRO WOOD društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 35516322619</t>
   </si>
   <si>
     <t>13.05.2026. 10:09:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e172882f-342a-4334-bfd8-9d770dbd04ef</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e172882f-342a-4334-bfd8-9d770dbd04ef/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 06.05.2026.</t>
   </si>
   <si>
     <t>06.05.2026. 12:47:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/49e38e0a-8694-4e8d-9425-98df7cf4ee47</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
@@ -341,51 +571,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N15"/>
+  <dimension ref="A1:N29"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -441,574 +671,1162 @@
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L3" t="s">
         <v>31</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>32</v>
       </c>
-      <c r="M3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N3" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F4" t="s">
         <v>35</v>
       </c>
-      <c r="E4"/>
-[...1 lines deleted...]
-      <c r="G4"/>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F5" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="I5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F6" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="I6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E7" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="F7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>36</v>
+      </c>
+      <c r="I7" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" t="s">
         <v>55</v>
       </c>
-      <c r="L7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N7" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="E8" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="F8" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I8" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" t="s">
         <v>60</v>
       </c>
-      <c r="L8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N8" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="D9" t="s">
+        <v>62</v>
+      </c>
+      <c r="E9" t="s">
         <v>63</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E10" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="F10" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I10" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L10" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M10" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N10" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E11" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="F11" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I11" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="L11" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M11" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="N11" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="D12" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E12" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="F12" t="s">
-        <v>52</v>
+        <v>81</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="L12" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="M12" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="N12" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="E13" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="F13" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I13" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="L13" t="s">
-        <v>56</v>
+        <v>89</v>
       </c>
       <c r="M13" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="N13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="E14" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="F14" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
-        <v>86</v>
+        <v>36</v>
       </c>
       <c r="I14" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="L14" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="M14" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="N14" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="D15" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="E15" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="F15" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="L15" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="M15" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="N15" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>61</v>
+      </c>
+      <c r="D16" t="s">
+        <v>102</v>
+      </c>
+      <c r="E16" t="s">
+        <v>63</v>
+      </c>
+      <c r="F16" t="s">
+        <v>103</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>104</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>105</v>
+      </c>
+      <c r="L16" t="s">
+        <v>106</v>
+      </c>
+      <c r="M16" t="s">
+        <v>107</v>
+      </c>
+      <c r="N16" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>108</v>
+      </c>
+      <c r="E17" t="s">
+        <v>63</v>
+      </c>
+      <c r="F17" t="s">
+        <v>109</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>110</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>111</v>
+      </c>
+      <c r="L17" t="s">
+        <v>112</v>
+      </c>
+      <c r="M17" t="s">
+        <v>113</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>114</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>115</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>116</v>
+      </c>
+      <c r="L18" t="s">
+        <v>117</v>
+      </c>
+      <c r="M18" t="s">
+        <v>118</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>119</v>
+      </c>
+      <c r="E19" t="s">
+        <v>63</v>
+      </c>
+      <c r="F19" t="s">
+        <v>109</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>120</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>121</v>
+      </c>
+      <c r="L19" t="s">
+        <v>122</v>
+      </c>
+      <c r="M19" t="s">
+        <v>123</v>
+      </c>
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>124</v>
+      </c>
+      <c r="E20" t="s">
+        <v>63</v>
+      </c>
+      <c r="F20" t="s">
+        <v>109</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
+        <v>125</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>126</v>
+      </c>
+      <c r="L20" t="s">
+        <v>127</v>
+      </c>
+      <c r="M20" t="s">
+        <v>128</v>
+      </c>
+      <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>129</v>
+      </c>
+      <c r="E21" t="s">
         <v>34</v>
+      </c>
+      <c r="F21" t="s">
+        <v>71</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>36</v>
+      </c>
+      <c r="I21" t="s">
+        <v>130</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>131</v>
+      </c>
+      <c r="L21" t="s">
+        <v>132</v>
+      </c>
+      <c r="M21" t="s">
+        <v>133</v>
+      </c>
+      <c r="N21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>134</v>
+      </c>
+      <c r="E22" t="s">
+        <v>34</v>
+      </c>
+      <c r="F22" t="s">
+        <v>71</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>36</v>
+      </c>
+      <c r="I22" t="s">
+        <v>135</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22" t="s">
+        <v>136</v>
+      </c>
+      <c r="L22" t="s">
+        <v>137</v>
+      </c>
+      <c r="M22" t="s">
+        <v>138</v>
+      </c>
+      <c r="N22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" t="s">
+        <v>139</v>
+      </c>
+      <c r="E23" t="s">
+        <v>34</v>
+      </c>
+      <c r="F23" t="s">
+        <v>71</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>36</v>
+      </c>
+      <c r="I23" t="s">
+        <v>140</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23" t="s">
+        <v>141</v>
+      </c>
+      <c r="L23" t="s">
+        <v>142</v>
+      </c>
+      <c r="M23" t="s">
+        <v>143</v>
+      </c>
+      <c r="N23" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" t="s">
+        <v>144</v>
+      </c>
+      <c r="E24" t="s">
+        <v>34</v>
+      </c>
+      <c r="F24" t="s">
+        <v>71</v>
+      </c>
+      <c r="G24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" t="s">
+        <v>36</v>
+      </c>
+      <c r="I24" t="s">
+        <v>145</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24" t="s">
+        <v>146</v>
+      </c>
+      <c r="L24" t="s">
+        <v>147</v>
+      </c>
+      <c r="M24" t="s">
+        <v>148</v>
+      </c>
+      <c r="N24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
+        <v>149</v>
+      </c>
+      <c r="E25" t="s">
+        <v>34</v>
+      </c>
+      <c r="F25" t="s">
+        <v>71</v>
+      </c>
+      <c r="G25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" t="s">
+        <v>36</v>
+      </c>
+      <c r="I25" t="s">
+        <v>150</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25" t="s">
+        <v>151</v>
+      </c>
+      <c r="L25" t="s">
+        <v>132</v>
+      </c>
+      <c r="M25" t="s">
+        <v>152</v>
+      </c>
+      <c r="N25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" t="s">
+        <v>153</v>
+      </c>
+      <c r="E26" t="s">
+        <v>34</v>
+      </c>
+      <c r="F26" t="s">
+        <v>71</v>
+      </c>
+      <c r="G26" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" t="s">
+        <v>36</v>
+      </c>
+      <c r="I26" t="s">
+        <v>154</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26" t="s">
+        <v>155</v>
+      </c>
+      <c r="L26" t="s">
+        <v>156</v>
+      </c>
+      <c r="M26" t="s">
+        <v>157</v>
+      </c>
+      <c r="N26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" t="s">
+        <v>158</v>
+      </c>
+      <c r="E27" t="s">
+        <v>34</v>
+      </c>
+      <c r="F27" t="s">
+        <v>71</v>
+      </c>
+      <c r="G27" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27" t="s">
+        <v>36</v>
+      </c>
+      <c r="I27" t="s">
+        <v>159</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27" t="s">
+        <v>160</v>
+      </c>
+      <c r="L27" t="s">
+        <v>132</v>
+      </c>
+      <c r="M27" t="s">
+        <v>161</v>
+      </c>
+      <c r="N27" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" t="s">
+        <v>158</v>
+      </c>
+      <c r="E28" t="s">
+        <v>34</v>
+      </c>
+      <c r="F28" t="s">
+        <v>71</v>
+      </c>
+      <c r="G28" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" t="s">
+        <v>162</v>
+      </c>
+      <c r="I28" t="s">
+        <v>163</v>
+      </c>
+      <c r="J28"/>
+      <c r="K28" t="s">
+        <v>164</v>
+      </c>
+      <c r="L28" t="s">
+        <v>132</v>
+      </c>
+      <c r="M28" t="s">
+        <v>165</v>
+      </c>
+      <c r="N28" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" t="s">
+        <v>166</v>
+      </c>
+      <c r="E29" t="s">
+        <v>34</v>
+      </c>
+      <c r="F29" t="s">
+        <v>71</v>
+      </c>
+      <c r="G29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29" t="s">
+        <v>36</v>
+      </c>
+      <c r="I29" t="s">
+        <v>167</v>
+      </c>
+      <c r="J29"/>
+      <c r="K29" t="s">
+        <v>168</v>
+      </c>
+      <c r="L29" t="s">
+        <v>169</v>
+      </c>
+      <c r="M29" t="s">
+        <v>170</v>
+      </c>
+      <c r="N29" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>