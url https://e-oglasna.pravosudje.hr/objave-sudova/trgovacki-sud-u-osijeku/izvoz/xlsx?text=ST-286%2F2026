--- v0 (2026-07-13)
+++ v1 (2026-08-29)
@@ -6,188 +6,227 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="69">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
+    <t>St-286/2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 14.08.2026. (-15)</t>
+  </si>
+  <si>
+    <t>BAU INVEST d.o.o. za građenje i usluge</t>
+  </si>
+  <si>
+    <t>Trg Pobjede 16, 35000 Slavonski Brod, Hrvatska</t>
+  </si>
+  <si>
+    <t>90503340975</t>
+  </si>
+  <si>
+    <t>BAU INVEST d.o.o. za građenje i usluge 90503340975</t>
+  </si>
+  <si>
+    <t>19.08.2026. 13:54:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d6ebd27-5be7-4795-ac29-2a3704df2e0f</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d6ebd27-5be7-4795-ac29-2a3704df2e0f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=286&amp;godina=2026</t>
+  </si>
+  <si>
     <t>ST-286/2026</t>
   </si>
   <si>
+    <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA U PREDSTEČAJNOM POSTUPKU - BAU INVEST d.o.o.</t>
+  </si>
+  <si>
+    <t>BAU INVEST d.o.o.</t>
+  </si>
+  <si>
+    <t>TRG POBJEDE 16, 35000, SLAVONSKI BROD</t>
+  </si>
+  <si>
+    <t>BAU INVEST d.o.o. 90503340975</t>
+  </si>
+  <si>
+    <t>06.08.2026. 09:15:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26e68d37-a4c9-45b3-bc14-85929899aa75</t>
+  </si>
+  <si>
+    <t>Očitovanje dužnika o prijavljenim tražbinama u predstečajnom postupku  - BAU INVEST d.o.o..pdf; Očitovanje povjerenika o prijavljenim tražbinama u predstečajnom postupku  - JURAJ BLAŽIČKO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26e68d37-a4c9-45b3-bc14-85929899aa75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=ST&amp;predmet=286&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Prijave tražbina vjerovnika u predstečajnom postupku - Bau Invest d.o.o.</t>
   </si>
   <si>
     <t>Bau Invest d.o.o.</t>
   </si>
   <si>
     <t>Trg Pobjede 16, 35000, Slavonski Brod</t>
   </si>
   <si>
-    <t>90503340975</t>
-[...1 lines deleted...]
-  <si>
     <t>Bau Invest d.o.o. 90503340975</t>
   </si>
   <si>
     <t>29.06.2026. 07:37:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1cf0c002-e73b-4aa6-8dd0-3b8cbfb0d018</t>
   </si>
   <si>
     <t>Prijava tražbine vjerovnika u predstečajnom postupku -  A1 HRVATSKA d.o.o.pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  AGRIA d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - ALAR-M d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  GRAD ZAGREB.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - HEP ELEKTRA d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - HRVATSKA AGENCIJA ZA MALO GOSPODARSTVO.pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  PETROL d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - RAIFFEISENBANK AUSTRIA d.d..pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  VODOOPSKRBA I ODVODNJA d.o.o.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - CROATIA BANKA d.d..pdf; Prijava tražbine vjerovnika u predstečajnom postupku - FINANCIJSKA AGENCIJA.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - Zagrebački Holding d.o.o..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1cf0c002-e73b-4aa6-8dd0-3b8cbfb0d018/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=ST&amp;predmet=286&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>26.06.2026. 11:12:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6ff5f76b-769f-4835-9b1f-1ffee665efae</t>
   </si>
   <si>
     <t>Prijava tražbine vjerovnika u predstečajnom postupku  - HRVATSKE VODE - pravna osoba za upravljanje vodama (1).pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - HRVATSKE VODE - pravna osoba za upravljanje vodama (2).pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - Ministarstvo financija, Porezna uprava, Područni ured Slavonski Brod (1).pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - Ministarstvo financija, Porezna uprava, Područni ured Slavonski Brod (2).pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - Ministarstvo financija, Porezna uprava, Područni ured Slavonski Brod (3).pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - OTP BANKA d.d. (1).pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - OTP BANKA d.d.  (2).pdf; Prijava tražbine vjerovnika u predstečajnom postupku - HEP OPSKRBA PLINOM d.o.o..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6ff5f76b-769f-4835-9b1f-1ffee665efae/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Tablica prijavljenih tražbina vjerovnika u predstečajnom postupku - Bau Invest d.o.o.</t>
   </si>
   <si>
     <t>26.06.2026. 11:01:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5090b4d4-9fa5-4364-a3c6-58949b20b280</t>
   </si>
   <si>
     <t>Tablica prijavljenih tražbina vjerovnika u predstečajnom postupku -  BAU INVEST d.o.o..xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5090b4d4-9fa5-4364-a3c6-58949b20b280/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>St-286/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 26.05.2026. (-12)</t>
   </si>
   <si>
-    <t>BAU INVEST d.o.o. za građenje i usluge</t>
-[...7 lines deleted...]
-  <si>
     <t>26.05.2026. 11:23:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d32eaa02-4e6a-424e-815c-943d2e02804e</t>
   </si>
   <si>
     <t>Rješenje - ispravak rješenja.pdf O167O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d32eaa02-4e6a-424e-815c-943d2e02804e/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=286&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 22.05.2026. (-10); Podnesak od 20.05.2026. (-9); Prilog od: 20.05.2026.; Podnesak od 19.05.2026.(-8); Prilog od: 19.05.2026.; Prilog od: 19.05.2026.; Podnesak od 19.05.2026.(-7); Prilog od: 19.05.2026.; Prijedlog od 07.05.2026. (-1); Prilog od: 07.05.2026.; Prilog od: 07.05.2026.; Prilog od: 07.05.2026.; Prilog od: 07.05.2026.; Prilog od: 07.05.2026.</t>
   </si>
   <si>
     <t>22.05.2026. 12:00:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a9e932d1-6224-4422-87e6-f4b9a071f18f</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-286_2026-1-1 - Punomoć odvjetnika - potpisana (2).pdf; Prilog St-286_2026-1-2 - 1 Prijedlog dužnika.pdf; Prilog St-286_2026-1-3 - Potvrda o uplati (2).pdf; Prilog St-286_2026-1-4 - Očevidnik neizvršenih osnova sa specifikacijom naplate.pdf; Prilog St-286_2026-1-5 - Očevidnik o insolventnosti (2).pdf; Podnesak.pdf P75P; Prilog St-286_2026-7-1 - Dokumentacija za nadopunu prijedloga.pdf; Podnesak.pdf P75P; Prilog St-286_2026-8-1 - 20260519092652.pdf; Prilog St-286_2026-8-2 - DOC-20260519-WA0000..pdf; Podnesak.pdf P75P; Prilog St-286_2026-9-1 - prilog.pdf; Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a9e932d1-6224-4422-87e6-f4b9a071f18f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 08.05.2026. (-5)</t>
   </si>
   <si>
     <t>08.05.2026. 13:24:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e46e72aa-7241-47e4-8ef4-79d90fe95200</t>
   </si>
@@ -221,51 +260,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -321,244 +360,328 @@
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="L3" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="M3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="N3" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="I4" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="L4" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="N4" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5" t="s">
         <v>39</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>40</v>
       </c>
       <c r="I5" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L5" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="M5" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="N5" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E6" t="s">
         <v>38</v>
       </c>
       <c r="F6" t="s">
         <v>39</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>40</v>
       </c>
       <c r="I6" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L6" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N6" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L7" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M7" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N7" t="s">
-        <v>45</v>
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>59</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>60</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" t="s">
+        <v>63</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>64</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>65</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>