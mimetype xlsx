--- v1 (2026-08-29)
+++ v2 (2026-10-14)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="81">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,108 +59,144 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-286/2026</t>
   </si>
   <si>
+    <t>Odluka od 09.09.2026. (-17)</t>
+  </si>
+  <si>
+    <t>BAU INVEST d.o.o. za građenje i usluge</t>
+  </si>
+  <si>
+    <t>Trg Pobjede 16, 35000 Slavonski Brod, Hrvatska</t>
+  </si>
+  <si>
+    <t>90503340975</t>
+  </si>
+  <si>
+    <t>BAU INVEST d.o.o. za građenje i usluge 90503340975</t>
+  </si>
+  <si>
+    <t>09.09.2026. 14:39:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8ae3d87-9df7-42f3-9a24-411cdfc0f815</t>
+  </si>
+  <si>
+    <t>Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.).pdf O1000000223O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8ae3d87-9df7-42f3-9a24-411cdfc0f815/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=286&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>ST-286/2026</t>
+  </si>
+  <si>
+    <t>TABLICA OSPORENIH TRAŽBINA U PREDSTEČAJNOM POSTUPKU - BAU INVEST D.O.O.</t>
+  </si>
+  <si>
+    <t>BAU INVEST D.O.O.</t>
+  </si>
+  <si>
+    <t>TRG POBJEDE 16, 35000, SLAVONSKI BROD</t>
+  </si>
+  <si>
+    <t>BAU INVEST D.O.O. 90503340975</t>
+  </si>
+  <si>
+    <t>03.09.2026. 08:41:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc9988d4-501a-4c71-97c0-5e233686c838</t>
+  </si>
+  <si>
+    <t>Tablica osporenih tražbina u predstečajnom postupku - Bau Invest d.o.o..xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc9988d4-501a-4c71-97c0-5e233686c838/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=ST&amp;predmet=286&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Podnesak od 14.08.2026. (-15)</t>
   </si>
   <si>
-    <t>BAU INVEST d.o.o. za građenje i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>19.08.2026. 13:54:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7d6ebd27-5be7-4795-ac29-2a3704df2e0f</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7d6ebd27-5be7-4795-ac29-2a3704df2e0f/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=286&amp;godina=2026</t>
-[...4 lines deleted...]
-  <si>
     <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA U PREDSTEČAJNOM POSTUPKU - BAU INVEST d.o.o.</t>
   </si>
   <si>
     <t>BAU INVEST d.o.o.</t>
   </si>
   <si>
-    <t>TRG POBJEDE 16, 35000, SLAVONSKI BROD</t>
-[...1 lines deleted...]
-  <si>
     <t>BAU INVEST d.o.o. 90503340975</t>
   </si>
   <si>
     <t>06.08.2026. 09:15:43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/26e68d37-a4c9-45b3-bc14-85929899aa75</t>
   </si>
   <si>
     <t>Očitovanje dužnika o prijavljenim tražbinama u predstečajnom postupku  - BAU INVEST d.o.o..pdf; Očitovanje povjerenika o prijavljenim tražbinama u predstečajnom postupku  - JURAJ BLAŽIČKO.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/26e68d37-a4c9-45b3-bc14-85929899aa75/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=ST&amp;predmet=286&amp;godina=2026</t>
   </si>
   <si>
     <t>Prijave tražbina vjerovnika u predstečajnom postupku - Bau Invest d.o.o.</t>
   </si>
   <si>
     <t>Bau Invest d.o.o.</t>
   </si>
   <si>
     <t>Trg Pobjede 16, 35000, Slavonski Brod</t>
   </si>
   <si>
     <t>Bau Invest d.o.o. 90503340975</t>
   </si>
   <si>
     <t>29.06.2026. 07:37:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1cf0c002-e73b-4aa6-8dd0-3b8cbfb0d018</t>
   </si>
   <si>
     <t>Prijava tražbine vjerovnika u predstečajnom postupku -  A1 HRVATSKA d.o.o.pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  AGRIA d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - ALAR-M d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  GRAD ZAGREB.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - HEP ELEKTRA d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - HRVATSKA AGENCIJA ZA MALO GOSPODARSTVO.pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  PETROL d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - RAIFFEISENBANK AUSTRIA d.d..pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  VODOOPSKRBA I ODVODNJA d.o.o.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - CROATIA BANKA d.d..pdf; Prijava tražbine vjerovnika u predstečajnom postupku - FINANCIJSKA AGENCIJA.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - Zagrebački Holding d.o.o..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1cf0c002-e73b-4aa6-8dd0-3b8cbfb0d018/dokumenti/preuzimanje</t>
   </si>
@@ -260,51 +296,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -402,286 +438,370 @@
       <c r="I3" t="s">
         <v>32</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>33</v>
       </c>
       <c r="L3" t="s">
         <v>34</v>
       </c>
       <c r="M3" t="s">
         <v>35</v>
       </c>
       <c r="N3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>37</v>
       </c>
       <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>41</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="L4" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="M4" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="N4" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F5" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="I5" t="s">
         <v>45</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>46</v>
       </c>
       <c r="L5" t="s">
         <v>47</v>
       </c>
       <c r="M5" t="s">
         <v>48</v>
       </c>
       <c r="N5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>49</v>
       </c>
       <c r="E6" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="F6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="I6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M6" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D7" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="I7" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L7" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M7" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N7" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="I8" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L8" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M8" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N8" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L9" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M9" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>71</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>72</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>73</v>
+      </c>
+      <c r="L10" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" t="s">
+        <v>75</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>76</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>77</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" t="s">
+        <v>80</v>
+      </c>
+      <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>