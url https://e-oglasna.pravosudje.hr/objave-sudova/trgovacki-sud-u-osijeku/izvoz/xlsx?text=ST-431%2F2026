--- v0 (2026-09-19)
+++ v1 (2026-11-04)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="73">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,147 +59,204 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>ST-431/2026</t>
   </si>
   <si>
+    <t>TABLICA OSPORENIH TRAŽBINA U PREDSTEČAJNOM POSTUPKU - HP MONT d.o.o.</t>
+  </si>
+  <si>
+    <t>HP MONT d.o.o.</t>
+  </si>
+  <si>
+    <t>ULICA 108 BRIGADE ZNG 26, 35000, SLAVONSKI BROD</t>
+  </si>
+  <si>
+    <t>03852950812</t>
+  </si>
+  <si>
+    <t>HP MONT d.o.o. 03852950812</t>
+  </si>
+  <si>
+    <t>27.10.2026. 11:11:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/341e5aee-4eff-4b0e-a651-5b7ff1115e05</t>
+  </si>
+  <si>
+    <t>Tablica osporenih tražbina u predstečajnom postupku - HP MONT d.o.o..xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/341e5aee-4eff-4b0e-a651-5b7ff1115e05/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=ST&amp;predmet=431&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA U PREDSTEČAJNOM POSTUPKU - HP MONT d.o.o.</t>
+  </si>
+  <si>
+    <t>HP MONT D.O.O.</t>
+  </si>
+  <si>
+    <t>ULICA 108. BRIGADE ZNG 26, 35000, SLAVONSKI BROD</t>
+  </si>
+  <si>
+    <t>HP MONT D.O.O. 03852950812</t>
+  </si>
+  <si>
+    <t>29.09.2026. 11:17:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29db4c96-28e1-4e2c-bce5-bc2f086d0e27</t>
+  </si>
+  <si>
+    <t>Očitovanje dužnika o prijavljenim tražbinama u predstečajnom postupku  - HP MONT d.o.o..pdf; Očitovanje povjerenika o prijavljenim tražbinama u predstečajnom postupku - LOVORKA JURANOVIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29db4c96-28e1-4e2c-bce5-bc2f086d0e27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-431/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.09.2026.</t>
+  </si>
+  <si>
+    <t>HP MONT d.o.o. za instaliranje industrijskih strojeva i opreme</t>
+  </si>
+  <si>
+    <t>Ulica 108. Brigade Zng 26, 35000 Slavonski Brod, Hrvatska</t>
+  </si>
+  <si>
+    <t>HP MONT d.o.o. za instaliranje industrijskih strojeva i opreme 03852950812</t>
+  </si>
+  <si>
+    <t>28.09.2026. 10:26:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1e4cc54-c6d0-457b-b777-68a3fd12dbd4</t>
+  </si>
+  <si>
+    <t>Rješenje o određivanju ročišta.pdf O1000000063O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1e4cc54-c6d0-457b-b777-68a3fd12dbd4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=431&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Naknadna prijava tražbine vjerovnika u predstečajnom postupku - HP MONT d.o.o.</t>
   </si>
   <si>
-    <t>HP MONT d.o.o.</t>
-[...1 lines deleted...]
-  <si>
     <t>Ulica 108. brigade ZNG 26, 35000, Slavonski Brod</t>
   </si>
   <si>
-    <t>03852950812</t>
-[...4 lines deleted...]
-  <si>
     <t>18.09.2026. 14:37:00</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/27b17061-3fed-416e-9ded-61ae740ed4ea</t>
   </si>
   <si>
     <t>Naknadna prijava taržbine vjerovnika u predstečajnom postupku - BONNOTEC Gmbh.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/27b17061-3fed-416e-9ded-61ae740ed4ea/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=ST&amp;predmet=431&amp;godina=2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Nadopuna dokumentacije prijavi tražbine vjerovnika u predstečajnom postupku - stečajna upraviteljica Lovorka Juranović (za RH, Ministarstvo poljoprivrede, šumarstva i ribarstva, zastupano po ŽDO u Osijeku).pdf</t>
   </si>
   <si>
     <t>Ulica brigade ZNG 26, 35000 Slavonski Brod</t>
   </si>
   <si>
     <t>18.08.2026. 14:31:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6e57cd0f-2a71-44cc-a687-7fcf18d178b3</t>
   </si>
   <si>
     <t>Nadopuna dokumentacije  prijavi tražbine vjerovnika u predstečajnom postupku - stečajna upraviteljica Lovorka Juranović (ŽDO u Osijeku, za RH, Ministarstvo poljoprivrede, šumarstva i ribarstva) .pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6e57cd0f-2a71-44cc-a687-7fcf18d178b3/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=431&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Tablica prijavljenih tražbina vjerovnika u predstečajnom postupku - HP MONT d.o.o.</t>
   </si>
   <si>
     <t>17.08.2026. 14:00:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f99b0388-e3a5-477e-8123-7ecd97e2e4b0</t>
   </si>
   <si>
     <t>Tablica prijavljenih tražbina vjerovnika u predstečajnom postupku - HP MONT d.o.o..xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f99b0388-e3a5-477e-8123-7ecd97e2e4b0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijava tražbine vjerovnika u predstečajnom postupku - HP MONT d.o.o.</t>
   </si>
   <si>
     <t>Ulica 108. brigade ZNG 26, 35000 Slavonski Brod</t>
   </si>
   <si>
     <t>17.08.2026. 12:00:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e59bab2b-93ed-408c-b319-0ce03aafebfc</t>
   </si>
   <si>
     <t>Prijava tražbine vjerovnika u predstečajnom postupku  - Raiffeisenbank Austria d.d. 1. dio.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - Raiffeisenbank Austria d.d. 2. dio.pdf; Prijava tražbine vjerovnika u predstečajnom postupku -   ČEPO d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - HRVOJE SEKULIĆ.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - INDUSTRY GROUP.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - INFOTAX DOO.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - KRUNOSLAV PAUN.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - MARINA ROSANDRIĆ.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - MIN FIN SL.BROD.pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  MM HIDROTEH d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  Quality Austria Adriatic d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - RAUMBERER d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - SIG GRADNJA j.d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  UNIQA OSIGURANJE d.d..pdf; Prijava tražbine vjerovnika u predstečajnom postupku - BV MONT d.o.o., LJUBIŠA VUJINOVIĆ.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - Erste &amp; Steiermarkische bank d.d..pdf; Prijava tražbine vjerovnika u predstečajnom postupku - Financijska Agencija.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - HRVATSKI TELEKOM d.d. -  1.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - Ministarstvo financija, Porezna uprava, Područni ured Slavonski Brod.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - ODVJETNIK JOSIP BITUNJAC.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - PETAR ROSANDIĆ.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - Privredno društvo Primo Omega.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - TOMISLAV BARTA.pdf; Prijava tražbine vjerovnika u predstečajnom postupku -ODVJETNIK JOSIP BITUNJAC.pdf; Prioritene tražbine - Ministarstvo financija, Porezna uprava, Područni ured Slavonski Brod.pdf; Naknadna prijava tražbine vjerovnika - ŽDO u Osijeku za RH MINISTARSTVO POLJOPRIVREDE, ŠUMARSTVA I RIBARSTVA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e59bab2b-93ed-408c-b319-0ce03aafebfc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 14.07.2026.</t>
-  </si>
-[...7 lines deleted...]
-    <t>HP MONT d.o.o. za instaliranje industrijskih strojeva i opreme 03852950812</t>
   </si>
   <si>
     <t>14.07.2026. 13:27:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/55c36a89-44a0-48ad-8f7e-8ed3abdfba36</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/55c36a89-44a0-48ad-8f7e-8ed3abdfba36/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -215,51 +272,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -315,202 +372,328 @@
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
         <v>27</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>29</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="M3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N3" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="F4" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="L5" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="M5" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N5" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D6" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="E6" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L6" t="s">
+        <v>55</v>
+      </c>
+      <c r="M6" t="s">
+        <v>56</v>
+      </c>
+      <c r="N6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" t="s">
+        <v>57</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
         <v>52</v>
       </c>
-      <c r="M6" t="s">
-[...3 lines deleted...]
-        <v>34</v>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>58</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>59</v>
+      </c>
+      <c r="L7" t="s">
+        <v>60</v>
+      </c>
+      <c r="M7" t="s">
+        <v>61</v>
+      </c>
+      <c r="N7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" t="s">
+        <v>62</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>63</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>64</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>65</v>
+      </c>
+      <c r="L8" t="s">
+        <v>66</v>
+      </c>
+      <c r="M8" t="s">
+        <v>67</v>
+      </c>
+      <c r="N8" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" t="s">
+        <v>68</v>
+      </c>
+      <c r="E9" t="s">
+        <v>37</v>
+      </c>
+      <c r="F9" t="s">
+        <v>38</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>39</v>
+      </c>
+      <c r="I9" t="s">
+        <v>69</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>70</v>
+      </c>
+      <c r="L9" t="s">
+        <v>71</v>
+      </c>
+      <c r="M9" t="s">
+        <v>72</v>
+      </c>
+      <c r="N9" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>