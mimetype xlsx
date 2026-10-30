--- v0 (2026-06-01)
+++ v1 (2026-10-30)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="80">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
+  </si>
+  <si>
+    <t>St-663/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podnesak od 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog </t>
+  </si>
+  <si>
+    <t>M CLUB društvo s ograničenom odgovornošću za trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Jablanova 23, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>99255780041</t>
+  </si>
+  <si>
+    <t>M CLUB društvo s ograničenom odgovornošću za trgovinu i usluge 99255780041</t>
+  </si>
+  <si>
+    <t>28.10.2026. 08:46:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f53abc0-8a8a-4d5f-80aa-016e7972a101</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-663_2026-5-1 - Izjava o broju zaposlenih (1).pdf; Prilog St-663_2026-5-2 - GFI (3).pdf; Prilog St-663_2026-5-3 - Bilješke uz GFI 30.09.2026.pdf; Prilog St-663_2026-5-4 - Konto kartica -AOP 104.pdf; Prilog St-663_2026-5-5 - Konto kartica AOP 052.pdf; Prilog St-663_2026-5-6 - Konto kartica AOP 115.pdf; Prilog St-663_2026-5-7 - Konto kartica AOP 116.pdf; Prilog St-663_2026-5-8 - Konto kartica AOP 117.pdf; Prilog St-663_2026-5-9 - Konto kartica AOP061.pdf; Prilog St-663_2026-5-10 - ocevidnik.pdf; Prilog St-663_2026-5-11 - Otvorene stavke dobavljači .pdf; Prilog St-663_2026-5-12 - Otvorene stavke kupci .pdf; Prilog St-663_2026-5-13 - PKK (3).pdf; Prilog St-663_2026-5-14 - Popis DI.pdf; Prilog St-663_2026-5-15 - Potvrda i Očevidnik (2).pdf; Prilog St-663_2026-5-16 - Potvrda o uplati (4).pdf; Prilog St-663_2026-5-17 - Ugovor o pozajmici M club - Masiv clubu.pdf; Prilog St-663_2026-5-18 - Ugovor o pozajmici M Club - Stilona .pdf; Prilog St-663_2026-5-19 - Ugovor o zajmu HAMAG.pdf; Prilog St-663_2026-5-20 - Ugovor Zaba za karticu i kredit.pdf; Prilog St-663_2026-5-21 - Ugovori o pozajmici Domagoj i M Club.pdf; Prilog St-663_2026-5-22 - Ugovori o pozajmici Emilija i Domagoj i M club.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f53abc0-8a8a-4d5f-80aa-016e7972a101/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=663&amp;godina=2026</t>
   </si>
   <si>
     <t>St-264/2024</t>
   </si>
   <si>
     <t>Podnesak od 25.09.2025.; Prilog od: 25.09.2025.; Prilog od: 25.09.2025.; Prigovor od 25.09.2025.; Prilog od: 25.09.2025.; Prilog od: 25.09.2025.; Prilog od: 25.09.2025.; Prilog od: 25.09.2025.; Prilog od: 25.09.2025.; Prilog od: 25.09.2025.; Prilog od: 25.09.2025.; Pril od: 25.09.2025.; Pril od: 25.09.2025.; Pril od: 25.09.2025.; Pril od: 25.09.2025.; Pril od: 25.09.2025.; Pril od: 25.09.2025.; Prilog od: 25.09.2025.; Prilog od: 25.09.2025.; Pril od: 25.09.2025.; Prilog od: 25.09.2025.; Prilog
 Javnost</t>
   </si>
   <si>
     <t>ARIS 2000 d.o.o.</t>
   </si>
   <si>
     <t>Fraterščica 60, 10000 Zagreb, Hrvatska</t>
   </si>
   <si>
     <t>06571045637</t>
   </si>
   <si>
     <t>ARIS 2000 d.o.o. 06571045637</t>
   </si>
   <si>
     <t>26.09.2025. 13:26:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3f2c31f0-29e5-4f6b-9297-4213acaa9124</t>
@@ -262,51 +295,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -496,64 +529,106 @@
         <v>57</v>
       </c>
       <c r="M5" t="s">
         <v>58</v>
       </c>
       <c r="N5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>60</v>
       </c>
       <c r="D6" t="s">
         <v>61</v>
       </c>
       <c r="E6" t="s">
         <v>62</v>
       </c>
-      <c r="F6"/>
+      <c r="F6" t="s">
+        <v>63</v>
+      </c>
       <c r="G6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M6" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="N6"/>
+        <v>69</v>
+      </c>
+      <c r="N6" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D7" t="s">
+        <v>72</v>
+      </c>
+      <c r="E7" t="s">
+        <v>73</v>
+      </c>
+      <c r="F7"/>
+      <c r="G7" t="s">
+        <v>74</v>
+      </c>
+      <c r="H7" t="s">
+        <v>75</v>
+      </c>
+      <c r="I7" t="s">
+        <v>76</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>77</v>
+      </c>
+      <c r="L7" t="s">
+        <v>78</v>
+      </c>
+      <c r="M7" t="s">
+        <v>79</v>
+      </c>
+      <c r="N7"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>