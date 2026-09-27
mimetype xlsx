--- v0 (2026-05-04)
+++ v1 (2026-09-27)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="70">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,107 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-12/2026</t>
   </si>
   <si>
+    <t>Rješenje od 15.09.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>V.I.N.S. j.d.o.o. za poljoprivredu i stočarstvo</t>
+  </si>
+  <si>
+    <t>Kardinala Alojzija Stepinca 62, 31553 Črnkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>86379891472</t>
+  </si>
+  <si>
+    <t>V.I.N.S. j.d.o.o. za poljoprivredu i stočarstvo 86379891472</t>
+  </si>
+  <si>
+    <t>15.09.2026. 09:50:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a17b4f2-a693-4a0c-8bf4-64171e168a07</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a17b4f2-a693-4a0c-8bf4-64171e168a07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=12&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.08.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>27.08.2026. 12:33:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12c34bc6-4c59-4ef0-97db-b38fa770bb6c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12c34bc6-4c59-4ef0-97db-b38fa770bb6c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 04.05.2026., JAVNOST</t>
   </si>
   <si>
-    <t>V.I.N.S. j.d.o.o. za poljoprivredu i stočarstvo</t>
-[...10 lines deleted...]
-  <si>
     <t>04.05.2026. 09:53:47</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/787167f6-8036-472c-bf13-6c41b65d9c94</t>
   </si>
   <si>
     <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/787167f6-8036-472c-bf13-6c41b65d9c94/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=12&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026., JAVNOST</t>
   </si>
   <si>
     <t>04.05.2026. 09:52:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f3dccefe-5751-4264-8cd6-c32e51ea18bc</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-12_2026-24-1 - Prilog broj 1-Obračun nagrade privremenom stečajnom upravitelju (V.I.N.S. j.d.o.o.).pdf; Prilog St-12_2026-24-2 - Prilog broj 2- Račun - centar za vozila (v.i.n.s. j.d.o.o.).pdf; Prilog St-12_2026-24-3 - Prilog broj 3- Račun - dostava dokumentacije (v.i.n.s. j.d.o.o.).pdf; Prilog St-12_2026-24-4 - Prilog broj 4- Račun - poziv na plaćanje - Valis grupa (v.i.n.s. j.d.o.o.).pdf; Prilog St-12_2026-24-5 - Prilog broj 5- Račun - poziv na plaćanje (v.i.n.s. j.d.o.o.).pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f3dccefe-5751-4264-8cd6-c32e51ea18bc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 21.04.2026., JAVNOST</t>
   </si>
   <si>
     <t>21.04.2026. 10:38:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5708ffd0-baca-415a-9bb2-86673c5ee63b</t>
   </si>
   <si>
     <t>Rješenje - obustava postupka.pdf O201O</t>
@@ -156,53 +183,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/683ccc22-bc57-4654-9070-98051cf3b595/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 07.04.2026.; Prilog od: 07.04.2026.; Prilog od: 07.04.2026.; Prilog od: 07.04.2026.; Prilog od: 07.04.2026.; Prilog od: 07.04.2026.; Prilog od: 07.04.2026.; Prilog od: 07.04.2026.; Prilog od: 07.04.2026.; Prilog od: 07.04.2026.; Prilog od: 07.04.2026.; Prilog od: 07.04.2026.; Prilog od: 07.04.2026.; Prilog od: 07.04.2026., JAVNOST</t>
   </si>
   <si>
     <t>08.04.2026. 11:35:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9970a14b-d383-4c07-b042-e3418051e428</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-12_2026-21-1 - Prilog 1- Poziv na plaćanje-Vanses Kovačević (e-mail).pdf; Prilog St-12_2026-21-2 - Prilog 2- Poziv na plaćanje-Vanses Kovačević.pdf; Prilog St-12_2026-21-3 - Prilog 3- Povratnica - poziv na plaćanje (Vanesa Kovačević).pdf; Prilog St-12_2026-21-4 - Prilog 4- Poziv na plaćanje-VALIS GRUPA.pdf; Prilog St-12_2026-21-5 - Prilog 5- Očitovanje (Valis grupa; knjigovodstvo).pdf; Prilog St-12_2026-21-6 - Prilog 6- konto kartica V.I.N.S. d.o.o. (Valis grupa).pdf; Prilog St-12_2026-21-7 - Prilog 7- Račun dobiti i gubitka (Valis grupa d.o.o.).png; Prilog St-12_2026-21-8 - Prilog 8- Ranije blokade (Valis grupa d.o.o.).png; Prilog St-12_2026-21-9 - Prilog 9- ZIS potvrda (Vanesa Kovačvić) - V.I.N.S. j.d.o.o..png; Prilog St-12_2026-21-10 - Prilog 10- ZK-7727-DONJI-MIHOLJAC.pdf; Prilog St-12_2026-21-11 - Prilog 11-  BZP-7727-KO-DONJI-MIHOLJAC.pdf; Prilog St-12_2026-21-12 - Prilog 12- ZK-1219-CRNKOVCI.pdf; Prilog St-12_2026-21-13 - Prilog 13- BZP-1219-KO-CRNKOVCI (2).pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9970a14b-d383-4c07-b042-e3418051e428/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 30.03.2026., Javnost</t>
   </si>
   <si>
     <t>30.03.2026. 12:52:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3324cd8b-6a3a-4e98-9243-47845b2e0cbe</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3324cd8b-6a3a-4e98-9243-47845b2e0cbe/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 09.02.2026.; Prilog od: 09.02.2026.; Prilog od: 09.02.2026.; Prilog od: 09.02.2026.; Prilog od: 09.02.2026.; Prilog od: 09.02.2026.; Prilog od: 09.02.2026.; Prilog od: 09.02.2026.; Prilog od: 09.02.2026.; Prilog od: 09.02.2026.; Prilog od: 09.02.2026.; Prilog od: 09.02.2026.; Prilog od: 09.02.2026.; Prilog od: 09.02.2026.; Prilog od: 09.02.2026.; Prilog od: 09.02.2026.; Prilog od: 09.02.2026.; Prilog od: 09.02.2026.</t>
   </si>
   <si>
     <t>11.02.2026. 08:38:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e6f0bafa-cf8e-4eb5-8053-8fab39773632</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-12_2026-16-1 - Prilog 1-Potvrda o blokadi računa (v.i.n.s. j.d.o.o.).pdf; Prilog St-12_2026-16-2 - Prilog 2- Uvjerenje o vlasništvu vozila (v.i.n.s. j.d.o.o.).pdf; Prilog St-12_2026-16-3 - Prilog 3- Uvjerenje katastar (v.i.n.s.) j.d.o.o..pdf; Prilog St-12_2026-16-4 - Prilog 4- Financijski izvještaj za 2024. godinu (v.i.n.s. j.d.o.o.).png; Prilog St-12_2026-16-5 - Prilog 5- Račun dobiti i gubitka 2024. godina (v.i.n.s. j.d.o.o.).png; Prilog St-12_2026-16-6 - Prilog 6- Biljeske_uz_financijske_izvjestaje_2024_MB05879426.pdf; Prilog St-12_2026-16-7 - Prilog 7 - Potvrda - ZIS (v.i.n.s. j.d.o.o.).png; Prilog St-12_2026-16-8 - Prilog 8- Potvrda o prometu nekretnina (v.i.n.s. j.d.o.o.).pdf; Prilog St-12_2026-16-9 - Prilog 9- E-mail- porezna uprava.pdf; Prilog St-12_2026-16-10 - Prilog 10- Potvrda o broju zaposlenih - HZMO (v.i.n.s. j.d.o.o.).pdf; Prilog St-12_2026-16-11 - Prilog 11- Zahtjev za dostavom dokumentacije (v.i.n.s. j.d.o.o.).pdf; Prilog St-12_2026-16-12 - Prilog 12- E-mail knjigovodstvo (v.i.n.s. j.d.o.o.).pdf; Prilog St-12_2026-16-13 - Prilog 13- Brutto bilanca (v.i.n.s. j.d.o.o.).pdf; Prilog St-12_2026-16-14 - Prilog 14- Kartice partnera (v.i.n.s. j.d.o.o.).pdf; Prilog St-12_2026-16-15 - Prilog 15- ZK-1219-CRNKOVCI.pdf; Prilog St-12_2026-16-16 - Prilog 16- Fotografija s adrese sjedišta dužnika.png; Prilog St-12_2026-16-17 - Prilog 17- Izjava privremenog stečajnog upravitelja- potpisano.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e6f0bafa-cf8e-4eb5-8053-8fab39773632/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 09.01.2026., JAVNOST</t>
   </si>
   <si>
     <t>09.01.2026. 14:13:35</t>
   </si>
@@ -239,51 +263,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -364,303 +388,387 @@
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
+        <v>24</v>
+      </c>
+      <c r="M3" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
         <v>32</v>
-      </c>
-[...13 lines deleted...]
-        <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
         <v>39</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
         <v>44</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" t="s">
         <v>49</v>
       </c>
-      <c r="L7" t="s">
+      <c r="M7" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
         <v>52</v>
-      </c>
-[...13 lines deleted...]
-        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" t="s">
         <v>54</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
         <v>57</v>
-      </c>
-[...13 lines deleted...]
-        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" t="s">
+        <v>24</v>
+      </c>
+      <c r="M9" t="s">
         <v>59</v>
       </c>
-      <c r="L9" t="s">
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
         <v>60</v>
       </c>
-      <c r="M9" t="s">
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
         <v>61</v>
       </c>
-      <c r="N9" t="s">
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>66</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>