--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="63">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,117 +59,153 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-122/2026</t>
   </si>
   <si>
+    <t>Zaključak od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>ROLOMAX OSIJEK društvo s ograničenom odgovornošću za proizvodnju i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Miroslava Krleže 61, 31207 Tenja, Hrvatska</t>
+  </si>
+  <si>
+    <t>92802055313</t>
+  </si>
+  <si>
+    <t>ROLOMAX OSIJEK društvo s ograničenom odgovornošću za proizvodnju i usluge 92802055313</t>
+  </si>
+  <si>
+    <t>20.05.2026. 11:40:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15378f91-fcbc-4616-886d-4642e7e995b5</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15378f91-fcbc-4616-886d-4642e7e995b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=122&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>20.05.2026. 11:40:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd311473-d0de-4d1f-8f9e-5983322e83c2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd311473-d0de-4d1f-8f9e-5983322e83c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 13.05.2026.</t>
+  </si>
+  <si>
+    <t>14.05.2026. 08:54:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/404bf69c-f622-40a9-b401-22f91a4adf72</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/404bf69c-f622-40a9-b401-22f91a4adf72/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.</t>
   </si>
   <si>
-    <t>ROLOMAX OSIJEK društvo s ograničenom odgovornošću za proizvodnju i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>29.04.2026. 12:19:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d26fa7e5-8ce2-43e1-b4fe-f8e3157091bb</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-122_2026-10-1 - 20260427_izvješće_rolomax.pdf; Prilog St-122_2026-10-2 - 20260302_katastar.pdf; Prilog St-122_2026-10-3 - 20260304_porezna.pdf; Prilog St-122_2026-10-4 - 20260304_rolomax_CVH.pdf; Prilog St-122_2026-10-5 - 20251219_rm_BMW 320d.pdf; Prilog St-122_2026-10-6 - POD-BIL  1.pdf; Prilog St-122_2026-10-7 - Brutto bilanca 2025.pdf; Prilog St-122_2026-10-8 - Promet kupaca.pdf; Prilog St-122_2026-10-9 - 20260302_rolomax_HZMO.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d26fa7e5-8ce2-43e1-b4fe-f8e3157091bb/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=122&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 29.04.2026.</t>
   </si>
   <si>
     <t>29.04.2026. 12:19:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0a6e0d31-06ca-46f3-a7c5-f319884fb6a2</t>
   </si>
   <si>
     <t>Rješenje - određeno ročište radi rasprave o uvjetima za otvaranje stečajnog postupka.pdf O130O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0a6e0d31-06ca-46f3-a7c5-f319884fb6a2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>29.04.2026. 12:19:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7d792769-655c-4793-86d9-f8d95ced8b3c</t>
   </si>
   <si>
     <t>Rješenje - određivanje mjere osiguranja.pdf O233O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7d792769-655c-4793-86d9-f8d95ced8b3c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 23.04.2026.</t>
   </si>
   <si>
     <t>23.04.2026. 11:59:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22243271-6aff-4346-be46-5823fbc064c2</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22243271-6aff-4346-be46-5823fbc064c2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 26.02.2026.; Prilog od: 26.02.2026.; Prilog od: 26.02.2026.; Prilog od: 26.02.2026.</t>
   </si>
   <si>
     <t>27.02.2026. 12:25:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cf797322-b08b-4d97-9e9e-b53e545fe687</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka (čl. 110 SZ-a).pdf P609P; Prilog St-122_2026-1-1 - Podnesak.pdf; Prilog St-122_2026-1-2 - Podaci iz RGFI-a.pdf; Prilog St-122_2026-1-3 - Ostali podaci o imovini.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cf797322-b08b-4d97-9e9e-b53e545fe687/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 27.02.2026.</t>
   </si>
   <si>
     <t>27.02.2026. 12:25:36</t>
   </si>
@@ -206,51 +242,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -309,241 +345,367 @@
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>27</v>
-      </c>
-[...13 lines deleted...]
-        <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" t="s">
+        <v>24</v>
+      </c>
+      <c r="M3" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" t="s">
         <v>33</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>35</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>36</v>
-      </c>
-[...13 lines deleted...]
-        <v>37</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" t="s">
         <v>38</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
+        <v>40</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>41</v>
-      </c>
-[...13 lines deleted...]
-        <v>42</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" t="s">
         <v>43</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>46</v>
+      </c>
+      <c r="L7" t="s">
+        <v>47</v>
+      </c>
+      <c r="M7" t="s">
         <v>48</v>
       </c>
-      <c r="L7" t="s">
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
         <v>49</v>
       </c>
-      <c r="M7" t="s">
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
         <v>50</v>
       </c>
-      <c r="N7" t="s">
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>51</v>
+      </c>
+      <c r="L8" t="s">
+        <v>24</v>
+      </c>
+      <c r="M8" t="s">
+        <v>52</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>53</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>54</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>55</v>
+      </c>
+      <c r="L9" t="s">
+        <v>56</v>
+      </c>
+      <c r="M9" t="s">
+        <v>57</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>59</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>60</v>
+      </c>
+      <c r="L10" t="s">
+        <v>61</v>
+      </c>
+      <c r="M10" t="s">
+        <v>62</v>
+      </c>
+      <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>