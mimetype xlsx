--- v1 (2026-06-19)
+++ v2 (2026-08-04)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="77">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,120 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-122/2026</t>
   </si>
   <si>
+    <t>Zaključak od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>ROLOMAX OSIJEK društvo s ograničenom odgovornošću za proizvodnju i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Miroslava Krleže 61, 31207 Tenja, Hrvatska</t>
+  </si>
+  <si>
+    <t>92802055313</t>
+  </si>
+  <si>
+    <t>ROLOMAX OSIJEK društvo s ograničenom odgovornošću za proizvodnju i usluge 92802055313</t>
+  </si>
+  <si>
+    <t>03.07.2026. 11:37:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7121b94c-3177-489e-b0b2-3ec654c03eae</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7121b94c-3177-489e-b0b2-3ec654c03eae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=122&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>03.07.2026. 11:37:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65f33179-ebfd-41a9-82eb-39bd233a604e</t>
+  </si>
+  <si>
+    <t>Rješenje - novčano kažnjavanje osobe koja svojim radnjama teže zlouporabi prava priznata zakonom.pdf O190O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65f33179-ebfd-41a9-82eb-39bd233a604e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 16.06.2026.; Prilog od: 16.06.2026.; Prilog od: 16.06.2026.; Prilog od: 16.06.2026.; Prilog od: 16.06.2026.; Prilog od: 16.06.2026.; Prilog od: 16.06.2026.</t>
+  </si>
+  <si>
+    <t>24.06.2026. 12:22:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4328ef1-d968-4c7f-81df-5b2d44463bb1</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-122_2026-19-1 - 20251219_rn_SŠ.pdf; Prilog St-122_2026-19-2 - 20251231_Kartice kupaca_SŠ.pdf; Prilog St-122_2026-19-3 - 20250526_povratnica_SŠ.pdf; Prilog St-122_2026-19-4 - 20251231_Kartice kupaca_tahnokor.pdf; Prilog St-122_2026-19-5 - 20260518_kartica.pdf; Prilog St-122_2026-19-6 - 20251231_Konto kartice_zajmovi.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4328ef1-d968-4c7f-81df-5b2d44463bb1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 20.05.2026.</t>
   </si>
   <si>
-    <t>ROLOMAX OSIJEK društvo s ograničenom odgovornošću za proizvodnju i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>20.05.2026. 11:40:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/15378f91-fcbc-4616-886d-4642e7e995b5</t>
   </si>
   <si>
-    <t>Zaključak.pdf O339O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/15378f91-fcbc-4616-886d-4642e7e995b5/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=122&amp;godina=2026</t>
   </si>
   <si>
     <t>20.05.2026. 11:40:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bd311473-d0de-4d1f-8f9e-5983322e83c2</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bd311473-d0de-4d1f-8f9e-5983322e83c2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 13.05.2026.</t>
   </si>
   <si>
     <t>14.05.2026. 08:54:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/404bf69c-f622-40a9-b401-22f91a4adf72</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/404bf69c-f622-40a9-b401-22f91a4adf72/dokumenti/preuzimanje</t>
   </si>
@@ -242,51 +284,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -345,219 +387,219 @@
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="M3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="M5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>41</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>42</v>
       </c>
       <c r="L6" t="s">
+        <v>24</v>
+      </c>
+      <c r="M6" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>45</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>46</v>
       </c>
       <c r="L7" t="s">
         <v>47</v>
       </c>
       <c r="M7" t="s">
         <v>48</v>
@@ -577,135 +619,261 @@
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>49</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>50</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>51</v>
       </c>
       <c r="L8" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="M8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>59</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>60</v>
       </c>
       <c r="L10" t="s">
         <v>61</v>
       </c>
       <c r="M10" t="s">
         <v>62</v>
       </c>
       <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>63</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>64</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>65</v>
+      </c>
+      <c r="L11" t="s">
+        <v>24</v>
+      </c>
+      <c r="M11" t="s">
+        <v>66</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>67</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>68</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>69</v>
+      </c>
+      <c r="L12" t="s">
+        <v>70</v>
+      </c>
+      <c r="M12" t="s">
+        <v>71</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>72</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>74</v>
+      </c>
+      <c r="L13" t="s">
+        <v>75</v>
+      </c>
+      <c r="M13" t="s">
+        <v>76</v>
+      </c>
+      <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>