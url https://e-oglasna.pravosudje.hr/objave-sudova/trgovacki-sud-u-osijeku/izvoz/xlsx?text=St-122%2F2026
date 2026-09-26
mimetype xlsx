--- v2 (2026-08-04)
+++ v3 (2026-09-26)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="82">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-122/2026</t>
   </si>
   <si>
+    <t>Rješenje od 16.09.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>ROLOMAX OSIJEK društvo s ograničenom odgovornošću za proizvodnju i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Miroslava Krleže 61, 31207 Tenja, Hrvatska</t>
+  </si>
+  <si>
+    <t>92802055313</t>
+  </si>
+  <si>
+    <t>ROLOMAX OSIJEK društvo s ograničenom odgovornošću za proizvodnju i usluge 92802055313</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:57:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72b9549d-ecce-467d-8f51-cd66f6e23c72</t>
+  </si>
+  <si>
+    <t>Rješenje - određeno ročište radi izjašnjenja o prijedlogu za otvaranje stečajnog postupka.pdf O129O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72b9549d-ecce-467d-8f51-cd66f6e23c72/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=122&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Zaključak od 03.07.2026.</t>
   </si>
   <si>
-    <t>ROLOMAX OSIJEK društvo s ograničenom odgovornošću za proizvodnju i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>03.07.2026. 11:37:43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7121b94c-3177-489e-b0b2-3ec654c03eae</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7121b94c-3177-489e-b0b2-3ec654c03eae/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=122&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 03.07.2026.</t>
   </si>
   <si>
     <t>03.07.2026. 11:37:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/65f33179-ebfd-41a9-82eb-39bd233a604e</t>
   </si>
   <si>
     <t>Rješenje - novčano kažnjavanje osobe koja svojim radnjama teže zlouporabi prava priznata zakonom.pdf O190O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/65f33179-ebfd-41a9-82eb-39bd233a604e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 16.06.2026.; Prilog od: 16.06.2026.; Prilog od: 16.06.2026.; Prilog od: 16.06.2026.; Prilog od: 16.06.2026.; Prilog od: 16.06.2026.; Prilog od: 16.06.2026.</t>
   </si>
   <si>
     <t>24.06.2026. 12:22:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a4328ef1-d968-4c7f-81df-5b2d44463bb1</t>
   </si>
@@ -284,51 +299,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -493,135 +508,135 @@
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="M6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L7" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="M7" t="s">
         <v>48</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>49</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
@@ -681,199 +696,241 @@
       <c r="J9"/>
       <c r="K9" t="s">
         <v>56</v>
       </c>
       <c r="L9" t="s">
         <v>57</v>
       </c>
       <c r="M9" t="s">
         <v>58</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M10" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>64</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>65</v>
       </c>
       <c r="L11" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="M11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L12" t="s">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="M12" t="s">
         <v>71</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>72</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>73</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>74</v>
       </c>
       <c r="L13" t="s">
         <v>75</v>
       </c>
       <c r="M13" t="s">
         <v>76</v>
       </c>
       <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>77</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>78</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>79</v>
+      </c>
+      <c r="L14" t="s">
+        <v>80</v>
+      </c>
+      <c r="M14" t="s">
+        <v>81</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>