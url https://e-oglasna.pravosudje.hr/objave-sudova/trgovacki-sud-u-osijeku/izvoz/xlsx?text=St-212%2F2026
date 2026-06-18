--- v0 (2026-04-30)
+++ v1 (2026-06-18)
@@ -6,132 +6,196 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="67">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-212/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.05.2026.
+St-212/2026-28</t>
+  </si>
+  <si>
+    <t>ADRIA IMMO d.o.o. za graditeljstvo i usluge</t>
+  </si>
+  <si>
+    <t>Naselje Vladimira Nazora 13, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>73690190589</t>
+  </si>
+  <si>
+    <t>ADRIA IMMO d.o.o. za graditeljstvo i usluge 73690190589</t>
+  </si>
+  <si>
+    <t>22.05.2026. 14:25:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d279677a-63ce-4268-aed0-20fd9ec5b24b</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d279677a-63ce-4268-aed0-20fd9ec5b24b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=212&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja od 19.05.2026. s prilozima
+St-212/2026-20</t>
+  </si>
+  <si>
+    <t>20.05.2026. 08:47:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d883a9d-d77c-42ab-9a00-ac6770a103bd</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-212_2026-20-1 - Gmail - Odgovori Markota Slaven.pdf; Prilog St-212_2026-20-2 - ZK-4071-DIKLO povijesni izvadak.pdf; Prilog St-212_2026-20-3 - Pregled prometa 01.01.2023 do 31.12.2023.pdf; Prilog St-212_2026-20-4 - Pregled prometa 01.01.2024 do 31.12.2024.pdf; Prilog St-212_2026-20-5 - Pregled prometa 01.01.2021 do 31.12.2021.pdf; Prilog St-212_2026-20-6 - Pregled prometa 01.01.2020 do 31.12.2020.pdf; Prilog St-212_2026-20-7 - Pregled prometa 01.01.2022 do 31.12. 2022.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d883a9d-d77c-42ab-9a00-ac6770a103bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 11.05.2026.; Podnesak od 04.05.2026. s prilogom
+St-212/2026-19,18</t>
+  </si>
+  <si>
+    <t>11.05.2026. 13:28:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dc57028-0e17-4d2e-9c84-3487d2229c89</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-212_2026-18-1 - S-DO-27_2026-8.pdf; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dc57028-0e17-4d2e-9c84-3487d2229c89/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 04.05.2026.
+St-212/2026-17</t>
+  </si>
+  <si>
+    <t>04.05.2026. 09:24:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0ba2c0d-531d-4a8b-a45b-233135afa1ae</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0ba2c0d-531d-4a8b-a45b-233135afa1ae/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 28.04.2026.; Prilog od: 28.04.2026.
 St-212/2026-15</t>
   </si>
   <si>
-    <t>ADRIA IMMO d.o.o. za graditeljstvo i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>28.04.2026. 14:28:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/93769cd6-5b15-465d-aa9f-c3d2344f6403</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-212_2026-15-1 - AI doo Podnesak  člana uprave.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/93769cd6-5b15-465d-aa9f-c3d2344f6403/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=212&amp;godina=2026</t>
   </si>
   <si>
     <t>Podnesak od 27.04.2026.
 St-212/2026-14</t>
   </si>
   <si>
     <t>28.04.2026. 14:28:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f40c2f1e-d8f2-4563-bc43-2c89a3020db6</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f40c2f1e-d8f2-4563-bc43-2c89a3020db6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja od 27.04.2026.; Prilog od: 27.04.2026.
 St-212/2026-13</t>
   </si>
   <si>
     <t>28.04.2026. 14:28:29</t>
   </si>
   <si>
@@ -199,51 +263,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -459,42 +523,210 @@
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" t="s">
         <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>