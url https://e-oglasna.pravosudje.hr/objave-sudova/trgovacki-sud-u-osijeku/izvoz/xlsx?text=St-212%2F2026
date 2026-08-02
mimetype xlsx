--- v1 (2026-06-18)
+++ v2 (2026-08-02)
@@ -6,132 +6,164 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="77">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-212/2026</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak od 10.07.2026.
+St-212/2026-32</t>
+  </si>
+  <si>
+    <t>ADRIA IMMO d.o.o. za graditeljstvo i usluge</t>
+  </si>
+  <si>
+    <t>Naselje Vladimira Nazora 13, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>73690190589</t>
+  </si>
+  <si>
+    <t>ADRIA IMMO d.o.o. za graditeljstvo i usluge 73690190589</t>
+  </si>
+  <si>
+    <t>10.07.2026. 14:13:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f1eb3d3-7fb3-45a2-911e-0f7f8746eb09</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f1eb3d3-7fb3-45a2-911e-0f7f8746eb09/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=212&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje i zaklučenje stečajnog postupka od 30.06.2026.
+St-212/2026-30</t>
+  </si>
+  <si>
+    <t>30.06.2026. 08:21:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/949a1458-e513-447f-a787-0c87848cd5e3</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje i zaključenje stečajnog postupka (čl. 132).pdf O890O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/949a1458-e513-447f-a787-0c87848cd5e3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 22.05.2026.
 St-212/2026-28</t>
   </si>
   <si>
-    <t>ADRIA IMMO d.o.o. za graditeljstvo i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>22.05.2026. 14:25:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d279677a-63ce-4268-aed0-20fd9ec5b24b</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d279677a-63ce-4268-aed0-20fd9ec5b24b/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=212&amp;godina=2026</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja od 19.05.2026. s prilozima
 St-212/2026-20</t>
   </si>
   <si>
     <t>20.05.2026. 08:47:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8d883a9d-d77c-42ab-9a00-ac6770a103bd</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-212_2026-20-1 - Gmail - Odgovori Markota Slaven.pdf; Prilog St-212_2026-20-2 - ZK-4071-DIKLO povijesni izvadak.pdf; Prilog St-212_2026-20-3 - Pregled prometa 01.01.2023 do 31.12.2023.pdf; Prilog St-212_2026-20-4 - Pregled prometa 01.01.2024 do 31.12.2024.pdf; Prilog St-212_2026-20-5 - Pregled prometa 01.01.2021 do 31.12.2021.pdf; Prilog St-212_2026-20-6 - Pregled prometa 01.01.2020 do 31.12.2020.pdf; Prilog St-212_2026-20-7 - Pregled prometa 01.01.2022 do 31.12. 2022.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8d883a9d-d77c-42ab-9a00-ac6770a103bd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 11.05.2026.; Podnesak od 04.05.2026. s prilogom
 St-212/2026-19,18</t>
   </si>
   <si>
     <t>11.05.2026. 13:28:03</t>
   </si>
   <si>
@@ -263,51 +295,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -688,45 +720,129 @@
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>64</v>
       </c>
       <c r="L10" t="s">
         <v>65</v>
       </c>
       <c r="M10" t="s">
         <v>66</v>
       </c>
       <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>