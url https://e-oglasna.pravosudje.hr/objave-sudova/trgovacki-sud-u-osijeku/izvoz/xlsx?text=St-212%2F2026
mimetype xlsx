--- v2 (2026-08-02)
+++ v3 (2026-09-27)
@@ -6,132 +6,180 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="92">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-212/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.09.2026.
+St-212/2026-41</t>
+  </si>
+  <si>
+    <t>ADRIA IMMO d.o.o. za graditeljstvo i usluge</t>
+  </si>
+  <si>
+    <t>Naselje Vladimira Nazora 13, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>73690190589</t>
+  </si>
+  <si>
+    <t>ADRIA IMMO d.o.o. za graditeljstvo i usluge 73690190589</t>
+  </si>
+  <si>
+    <t>11.09.2026. 12:50:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bfd5705-7056-445d-af0a-a3d42fd884bf</t>
+  </si>
+  <si>
+    <t>Rješenje o naknadi troškova stečajnom upravitelju.pdf O892O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bfd5705-7056-445d-af0a-a3d42fd884bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=212&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.09.2026.
+St-212/2026-40</t>
+  </si>
+  <si>
+    <t>11.09.2026. 08:39:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07f1e402-74c9-4d00-8a4f-60bb35e3d528</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07f1e402-74c9-4d00-8a4f-60bb35e3d528/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje - nagrada od 09.09.2026.
+St-212/2026-38</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:20:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f21f53f8-07db-4ee5-b60b-29b91eeb0728</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f21f53f8-07db-4ee5-b60b-29b91eeb0728/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje - trošak od 10.07.2026.
 St-212/2026-32</t>
   </si>
   <si>
-    <t>ADRIA IMMO d.o.o. za graditeljstvo i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>10.07.2026. 14:13:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7f1eb3d3-7fb3-45a2-911e-0f7f8746eb09</t>
   </si>
   <si>
     <t>Rješenje - trošak.pdf O372O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7f1eb3d3-7fb3-45a2-911e-0f7f8746eb09/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=212&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje - otvaranje i zaklučenje stečajnog postupka od 30.06.2026.
 St-212/2026-30</t>
   </si>
   <si>
     <t>30.06.2026. 08:21:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/949a1458-e513-447f-a787-0c87848cd5e3</t>
   </si>
   <si>
     <t>Rješenje - otvaranje i zaključenje stečajnog postupka (čl. 132).pdf O890O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/949a1458-e513-447f-a787-0c87848cd5e3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 22.05.2026.
 St-212/2026-28</t>
   </si>
   <si>
     <t>22.05.2026. 14:25:57</t>
   </si>
   <si>
@@ -295,51 +343,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -804,45 +852,171 @@
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>74</v>
       </c>
       <c r="L12" t="s">
         <v>75</v>
       </c>
       <c r="M12" t="s">
         <v>76</v>
       </c>
       <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>87</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>88</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>89</v>
+      </c>
+      <c r="L15" t="s">
+        <v>90</v>
+      </c>
+      <c r="M15" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>