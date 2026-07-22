--- v0 (2026-05-30)
+++ v1 (2026-07-22)
@@ -6,132 +6,164 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="67">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-221/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.06.2026.
+St-221/2026-23</t>
+  </si>
+  <si>
+    <t>MLG-Agro j.d.o.o. za poljoprivredu i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Šandora Petöfija 14, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>68743414846</t>
+  </si>
+  <si>
+    <t>MLG-Agro j.d.o.o. za poljoprivredu i usluge 68743414846</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:48:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a961b56-a227-49cd-9f5f-ff02403ac21a</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a961b56-a227-49cd-9f5f-ff02403ac21a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=221&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 10.06.2026. s prilozima
+St-221/2026-22</t>
+  </si>
+  <si>
+    <t>10.06.2026. 13:47:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/517fe883-2eb4-4884-bfa8-340af9c78d97</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-221_2026-22-1 - pregled prometa  01.01.-31.12.2025.pdf; Prilog St-221_2026-22-2 - odgovor na razliku novaca.pdf; Prilog St-221_2026-22-3 - ocitovanje porezne na vrijednost.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/517fe883-2eb4-4884-bfa8-340af9c78d97/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 22.05.2026.
 St-221/2026-21</t>
   </si>
   <si>
-    <t>MLG-Agro j.d.o.o. za poljoprivredu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>22.05.2026. 11:36:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/28f9ac2f-206b-4da5-acc5-9c6b74972ba6</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/28f9ac2f-206b-4da5-acc5-9c6b74972ba6/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=221&amp;godina=2026</t>
   </si>
   <si>
     <t>Podnesak od 14.05.2026.
 St-221/2026-14</t>
   </si>
   <si>
     <t>15.05.2026. 09:26:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6fe77734-0a7a-4fef-bf75-b54d7247c578</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6fe77734-0a7a-4fef-bf75-b54d7247c578/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 13.05.2026.; Podnesak od 12.05.2026. s prilozima
 St-221/2026-12,13</t>
   </si>
   <si>
     <t>13.05.2026. 12:57:44</t>
   </si>
   <si>
@@ -231,51 +263,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -575,42 +607,126 @@
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>54</v>
       </c>
       <c r="L8" t="s">
         <v>55</v>
       </c>
       <c r="M8" t="s">
         <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>