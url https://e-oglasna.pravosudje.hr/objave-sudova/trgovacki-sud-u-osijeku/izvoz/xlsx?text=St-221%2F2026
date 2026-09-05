--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -6,132 +6,148 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="72">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-221/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.08.2026.
+St-221/2026-26</t>
+  </si>
+  <si>
+    <t>MLG-Agro j.d.o.o. za poljoprivredu i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Šandora Petöfija 14, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>68743414846</t>
+  </si>
+  <si>
+    <t>MLG-Agro j.d.o.o. za poljoprivredu i usluge 68743414846</t>
+  </si>
+  <si>
+    <t>11.08.2026. 08:49:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9837a92-76a9-44b3-84d8-33f1f7f1d463</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje i zaključenje stečajnog postupka (čl. 132).pdf O890O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9837a92-76a9-44b3-84d8-33f1f7f1d463/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=221&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 12.06.2026.
 St-221/2026-23</t>
   </si>
   <si>
-    <t>MLG-Agro j.d.o.o. za poljoprivredu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>12.06.2026. 09:48:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1a961b56-a227-49cd-9f5f-ff02403ac21a</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1a961b56-a227-49cd-9f5f-ff02403ac21a/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=221&amp;godina=2026</t>
   </si>
   <si>
     <t>Podnesak od 10.06.2026. s prilozima
 St-221/2026-22</t>
   </si>
   <si>
     <t>10.06.2026. 13:47:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/517fe883-2eb4-4884-bfa8-340af9c78d97</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-221_2026-22-1 - pregled prometa  01.01.-31.12.2025.pdf; Prilog St-221_2026-22-2 - odgovor na razliku novaca.pdf; Prilog St-221_2026-22-3 - ocitovanje porezne na vrijednost.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/517fe883-2eb4-4884-bfa8-340af9c78d97/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 22.05.2026.
 St-221/2026-21</t>
   </si>
   <si>
     <t>22.05.2026. 11:36:23</t>
   </si>
   <si>
@@ -263,51 +279,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -691,42 +707,84 @@
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>64</v>
       </c>
       <c r="L10" t="s">
         <v>65</v>
       </c>
       <c r="M10" t="s">
         <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>