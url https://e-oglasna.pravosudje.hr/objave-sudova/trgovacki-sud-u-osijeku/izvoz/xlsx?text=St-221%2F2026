--- v2 (2026-09-05)
+++ v3 (2026-10-24)
@@ -6,132 +6,164 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="82">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-221/2026</t>
+  </si>
+  <si>
+    <t>Rješenje - naknada od 09.09.2026.
+St-221/2026-35</t>
+  </si>
+  <si>
+    <t>MLG-Agro j.d.o.o. za poljoprivredu i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Šandora Petöfija 14, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>68743414846</t>
+  </si>
+  <si>
+    <t>MLG-Agro j.d.o.o. za poljoprivredu i usluge 68743414846</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:35:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f89b123a-35aa-4a57-81a7-d77d282e5ade</t>
+  </si>
+  <si>
+    <t>Rješenje o naknadi troškova stečajnom upravitelju.pdf O892O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f89b123a-35aa-4a57-81a7-d77d282e5ade/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=221&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje - nagrada od 09.09.2026.
+St-221/2026-34</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:34:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f014b920-b7f3-4738-b131-b8292ae13f56</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f014b920-b7f3-4738-b131-b8292ae13f56/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 11.08.2026.
 St-221/2026-26</t>
   </si>
   <si>
-    <t>MLG-Agro j.d.o.o. za poljoprivredu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>11.08.2026. 08:49:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d9837a92-76a9-44b3-84d8-33f1f7f1d463</t>
   </si>
   <si>
     <t>Rješenje - otvaranje i zaključenje stečajnog postupka (čl. 132).pdf O890O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d9837a92-76a9-44b3-84d8-33f1f7f1d463/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=221&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 12.06.2026.
 St-221/2026-23</t>
   </si>
   <si>
     <t>12.06.2026. 09:48:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1a961b56-a227-49cd-9f5f-ff02403ac21a</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1a961b56-a227-49cd-9f5f-ff02403ac21a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 10.06.2026. s prilozima
 St-221/2026-22</t>
   </si>
   <si>
     <t>10.06.2026. 13:47:18</t>
   </si>
   <si>
@@ -279,51 +311,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -746,45 +778,129 @@
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>69</v>
       </c>
       <c r="L11" t="s">
         <v>70</v>
       </c>
       <c r="M11" t="s">
         <v>71</v>
       </c>
       <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>