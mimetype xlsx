--- v0 (2026-05-01)
+++ v1 (2026-06-17)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="326" uniqueCount="138">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,95 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-277/2025</t>
   </si>
   <si>
+    <t>Podnesak od 30.04.2026. (-144)</t>
+  </si>
+  <si>
+    <t>GRADNJA ALABER d.o.o. za graditeljstvo i usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Vinogradska 62, 34310 Pleternica, Hrvatska</t>
+  </si>
+  <si>
+    <t>15374366881</t>
+  </si>
+  <si>
+    <t>GRADNJA ALABER d.o.o. za graditeljstvo i usluge u stečaju 15374366881</t>
+  </si>
+  <si>
+    <t>04.05.2026. 09:11:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fe18abe-db82-441d-8224-9345125b7504</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fe18abe-db82-441d-8224-9345125b7504/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=277&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Rješenje od 21.04.2026. (-143)</t>
   </si>
   <si>
-    <t>GRADNJA ALABER d.o.o. za graditeljstvo i usluge u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>21.04.2026. 12:49:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/40abe074-d8c7-495d-a5fb-5f88d60418da</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/40abe074-d8c7-495d-a5fb-5f88d60418da/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=277&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 25.03.2026. (-138); Prilog od: 25.03.2026.</t>
   </si>
   <si>
     <t>02.04.2026. 13:41:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ecb49a70-37ed-4ec9-982a-d8cb02a6cddd</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-277_2025-138-1 - DOKAZI PRIJAVA TRAŽBINA VJEROVNIKA U ROKU.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ecb49a70-37ed-4ec9-982a-d8cb02a6cddd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 18.03.2026.(-134) Prilog od: 18.03.2026.</t>
   </si>
   <si>
     <t>02.04.2026. 13:41:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1abed755-435d-4c53-a201-66a959c43947</t>
   </si>
   <si>
     <t>Prijedlog stečajnog upravitelja.pdf P93P; Prilog St-277_2025-134-1 - Davor Alaber ca GRADNJA ALABER d.o.o. 20.842,48 EUR.pdf</t>
@@ -288,53 +303,50 @@
     <t>Podnesak.pdf P75P; Prilog St-277_2025-105-1 - Očitovanje Gradnja Alaber.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/420da6f7-d9ba-49dd-890d-143a22f00b22/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 01.10.2025. (-104)</t>
   </si>
   <si>
     <t>01.10.2025. 14:27:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e29c4e9d-7d64-49cb-b10f-a62fea474d5b</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e29c4e9d-7d64-49cb-b10f-a62fea474d5b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 30.09.2025. (-103)</t>
   </si>
   <si>
     <t>01.10.2025. 11:18:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4c880017-ddbb-47f3-acb8-9601c0bfa39a</t>
-  </si>
-[...1 lines deleted...]
-    <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4c880017-ddbb-47f3-acb8-9601c0bfa39a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 23.09.2025. (-102)</t>
   </si>
   <si>
     <t>24.09.2025. 09:00:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2b0ce4b1-f4ee-4ad8-99a8-b2bf7477a067</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2b0ce4b1-f4ee-4ad8-99a8-b2bf7477a067/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 09.09.2025. (-100); Prilog od: 09.09.2025.; Prilog od: 09.09.2025.; Prilog od: 09.09.2025.; Prilog od: 09.09.2025.; Prilog od: 09.09.2025.</t>
   </si>
   <si>
     <t>10.09.2025. 08:49:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b7cc712d-bc65-44eb-b1eb-0da53fc48f3e</t>
   </si>
@@ -455,51 +467,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N24"/>
+  <dimension ref="A1:N25"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -855,658 +867,700 @@
       </c>
       <c r="L9" t="s">
         <v>60</v>
       </c>
       <c r="M9" t="s">
         <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>62</v>
       </c>
       <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
         <v>63</v>
-      </c>
-[...10 lines deleted...]
-        <v>65</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" t="s">
+        <v>68</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
         <v>69</v>
-      </c>
-[...10 lines deleted...]
-        <v>64</v>
       </c>
       <c r="I11" t="s">
         <v>70</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>71</v>
       </c>
       <c r="L11" t="s">
         <v>72</v>
       </c>
       <c r="M11" t="s">
         <v>73</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>74</v>
       </c>
       <c r="E12" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I12" t="s">
         <v>75</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>76</v>
       </c>
       <c r="L12" t="s">
-        <v>40</v>
+        <v>77</v>
       </c>
       <c r="M12" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E13" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L13" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E14" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I14" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L14" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="M14" t="s">
         <v>86</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>87</v>
       </c>
       <c r="E15" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I15" t="s">
         <v>88</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
         <v>89</v>
       </c>
       <c r="L15" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="M15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E16" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L16" t="s">
-        <v>94</v>
+        <v>50</v>
       </c>
       <c r="M16" t="s">
         <v>95</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
         <v>96</v>
       </c>
       <c r="E17" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I17" t="s">
         <v>97</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
         <v>98</v>
       </c>
       <c r="L17" t="s">
-        <v>94</v>
+        <v>24</v>
       </c>
       <c r="M17" t="s">
         <v>99</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
         <v>100</v>
       </c>
       <c r="E18" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I18" t="s">
         <v>101</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
         <v>102</v>
       </c>
       <c r="L18" t="s">
+        <v>24</v>
+      </c>
+      <c r="M18" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
+        <v>104</v>
+      </c>
+      <c r="E19" t="s">
+        <v>68</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>69</v>
+      </c>
+      <c r="I19" t="s">
         <v>105</v>
-      </c>
-[...13 lines deleted...]
-        <v>106</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
+        <v>106</v>
+      </c>
+      <c r="L19" t="s">
         <v>107</v>
       </c>
-      <c r="L19" t="s">
+      <c r="M19" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
+        <v>109</v>
+      </c>
+      <c r="E20" t="s">
+        <v>68</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>69</v>
+      </c>
+      <c r="I20" t="s">
         <v>110</v>
-      </c>
-[...13 lines deleted...]
-        <v>112</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
+        <v>111</v>
+      </c>
+      <c r="L20" t="s">
+        <v>112</v>
+      </c>
+      <c r="M20" t="s">
         <v>113</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
+        <v>114</v>
+      </c>
+      <c r="E21" t="s">
+        <v>68</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>115</v>
+      </c>
+      <c r="I21" t="s">
         <v>116</v>
-      </c>
-[...13 lines deleted...]
-        <v>117</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
+        <v>117</v>
+      </c>
+      <c r="L21" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="M21" t="s">
         <v>119</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
         <v>120</v>
       </c>
       <c r="E22" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
       <c r="G22" t="s">
         <v>20</v>
       </c>
       <c r="H22" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I22" t="s">
         <v>121</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
         <v>122</v>
       </c>
       <c r="L22" t="s">
+        <v>50</v>
+      </c>
+      <c r="M22" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
+        <v>124</v>
+      </c>
+      <c r="E23" t="s">
+        <v>68</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>69</v>
+      </c>
+      <c r="I23" t="s">
         <v>125</v>
-      </c>
-[...13 lines deleted...]
-        <v>126</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
+        <v>126</v>
+      </c>
+      <c r="L23" t="s">
         <v>127</v>
       </c>
-      <c r="L23" t="s">
+      <c r="M23" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
+        <v>129</v>
+      </c>
+      <c r="E24" t="s">
+        <v>68</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I24" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>131</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
+        <v>131</v>
+      </c>
+      <c r="L24" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="M24" t="s">
         <v>133</v>
       </c>
       <c r="N24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
+        <v>134</v>
+      </c>
+      <c r="E25" t="s">
+        <v>68</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" t="s">
+        <v>69</v>
+      </c>
+      <c r="I25" t="s">
+        <v>135</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25" t="s">
+        <v>136</v>
+      </c>
+      <c r="L25" t="s">
+        <v>132</v>
+      </c>
+      <c r="M25" t="s">
+        <v>137</v>
+      </c>
+      <c r="N25" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>