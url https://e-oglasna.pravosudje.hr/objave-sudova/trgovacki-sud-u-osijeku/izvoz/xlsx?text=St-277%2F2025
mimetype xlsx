--- v1 (2026-06-17)
+++ v2 (2026-08-01)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="326" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="352" uniqueCount="147">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,110 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-277/2025</t>
   </si>
   <si>
+    <t>Zaključak od 22.07.2026. (-152)</t>
+  </si>
+  <si>
+    <t>GRADNJA ALABER d.o.o. za graditeljstvo i usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Vinogradska 62, 34310 Pleternica, Hrvatska</t>
+  </si>
+  <si>
+    <t>15374366881</t>
+  </si>
+  <si>
+    <t>GRADNJA ALABER d.o.o. za graditeljstvo i usluge u stečaju 15374366881</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:55:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11769183-b38f-44b0-800e-fbf35072b78b</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11769183-b38f-44b0-800e-fbf35072b78b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=277&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Podnesak od 24.06.2026. (-149)</t>
+  </si>
+  <si>
+    <t>14.07.2026. 07:40:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c829bf55-ddb4-4ba3-88fc-1abb6f9b6bee</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c829bf55-ddb4-4ba3-88fc-1abb6f9b6bee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 30.04.2026. (-144)</t>
   </si>
   <si>
-    <t>GRADNJA ALABER d.o.o. za graditeljstvo i usluge u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>04.05.2026. 09:11:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2fe18abe-db82-441d-8224-9345125b7504</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2fe18abe-db82-441d-8224-9345125b7504/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=277&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 21.04.2026. (-143)</t>
   </si>
   <si>
     <t>21.04.2026. 12:49:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/40abe074-d8c7-495d-a5fb-5f88d60418da</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/40abe074-d8c7-495d-a5fb-5f88d60418da/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 25.03.2026. (-138); Prilog od: 25.03.2026.</t>
   </si>
   <si>
     <t>02.04.2026. 13:41:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ecb49a70-37ed-4ec9-982a-d8cb02a6cddd</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-277_2025-138-1 - DOKAZI PRIJAVA TRAŽBINA VJEROVNIKA U ROKU.pdf</t>
@@ -156,53 +186,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/1abed755-435d-4c53-a201-66a959c43947/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 20.03.2026. (-137)</t>
   </si>
   <si>
     <t>20.03.2026. 11:04:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/043fc165-df4e-4689-bf58-da2df4b9f830</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/043fc165-df4e-4689-bf58-da2df4b9f830/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 20.03.2026.(-136)</t>
   </si>
   <si>
     <t>20.03.2026. 11:04:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e847e6f9-1fab-4938-a083-cd9833ea6230</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e847e6f9-1fab-4938-a083-cd9833ea6230/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 18.03.2026.(-130); Podnesak od 19.03.2026.(-135); Prilog od: 19.03.2026.; Prilog od: 19.03.2026.; Prilog od: 19.03.2026.;</t>
   </si>
   <si>
     <t>20.03.2026. 08:03:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0f4fb7c1-dd1e-4ca3-a546-a76d476b458f</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Podnesak.pdf P75P; Prilog St-277_2025-135-1 - Ispravak Popisa vjerovnika 19 03 2026.pdf; Prilog St-277_2025-135-2 - Ispravak Popisa imovine i obveza   19 03 2026.pdf; Prilog St-277_2025-135-3 - O17 Ispravak Tablice prijavljenih tražbina razlučnih i izlučnih prava 19 03 2026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0f4fb7c1-dd1e-4ca3-a546-a76d476b458f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 11.03.2026.(-129); Prilog od: 11.03.2026.; Prilog od: 11.03.2026.; Prilog od: 11.03.2026.; Prilog od: 11.03.2026.; Prilog od: 11.03.2026.; Prilog od: 11.03.2026.; Prilog od: 11.03.2026.</t>
   </si>
   <si>
     <t>12.03.2026. 13:29:52</t>
   </si>
@@ -467,51 +494,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N25"/>
+  <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -844,723 +871,807 @@
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>59</v>
       </c>
       <c r="L9" t="s">
+        <v>24</v>
+      </c>
+      <c r="M9" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" t="s">
         <v>64</v>
       </c>
-      <c r="L10" t="s">
+      <c r="M10" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
+        <v>66</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
         <v>67</v>
-      </c>
-[...13 lines deleted...]
-        <v>70</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="L11" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="M11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="E12" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="L12" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="M12" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
+        <v>76</v>
+      </c>
+      <c r="E13" t="s">
+        <v>77</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I13" t="s">
         <v>79</v>
-      </c>
-[...13 lines deleted...]
-        <v>80</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="M13" t="s">
         <v>82</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>83</v>
       </c>
       <c r="E14" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="I14" t="s">
         <v>84</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>85</v>
       </c>
       <c r="L14" t="s">
-        <v>45</v>
+        <v>86</v>
       </c>
       <c r="M14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E15" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="I15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L15" t="s">
-        <v>90</v>
+        <v>55</v>
       </c>
       <c r="M15" t="s">
         <v>91</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>92</v>
       </c>
       <c r="E16" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="I16" t="s">
         <v>93</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
         <v>94</v>
       </c>
       <c r="L16" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M16" t="s">
         <v>95</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
         <v>96</v>
       </c>
       <c r="E17" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="I17" t="s">
         <v>97</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
         <v>98</v>
       </c>
       <c r="L17" t="s">
-        <v>24</v>
+        <v>99</v>
       </c>
       <c r="M17" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E18" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="I18" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="L18" t="s">
         <v>24</v>
       </c>
       <c r="M18" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E19" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
       <c r="G19" t="s">
         <v>20</v>
       </c>
       <c r="H19" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="I19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L19" t="s">
-        <v>107</v>
+        <v>35</v>
       </c>
       <c r="M19" t="s">
         <v>108</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
         <v>109</v>
       </c>
       <c r="E20" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="I20" t="s">
         <v>110</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
         <v>111</v>
       </c>
       <c r="L20" t="s">
+        <v>35</v>
+      </c>
+      <c r="M20" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
+        <v>113</v>
+      </c>
+      <c r="E21" t="s">
+        <v>77</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>78</v>
+      </c>
+      <c r="I21" t="s">
         <v>114</v>
-      </c>
-[...13 lines deleted...]
-        <v>116</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
+        <v>115</v>
+      </c>
+      <c r="L21" t="s">
+        <v>116</v>
+      </c>
+      <c r="M21" t="s">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="E22" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
       <c r="G22" t="s">
         <v>20</v>
       </c>
       <c r="H22" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="I22" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
+        <v>120</v>
+      </c>
+      <c r="L22" t="s">
+        <v>121</v>
+      </c>
+      <c r="M22" t="s">
         <v>122</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
+        <v>123</v>
+      </c>
+      <c r="E23" t="s">
+        <v>77</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
         <v>124</v>
-      </c>
-[...10 lines deleted...]
-        <v>69</v>
       </c>
       <c r="I23" t="s">
         <v>125</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
         <v>126</v>
       </c>
       <c r="L23" t="s">
         <v>127</v>
       </c>
       <c r="M23" t="s">
         <v>128</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
         <v>129</v>
       </c>
       <c r="E24" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="F24" t="s">
         <v>19</v>
       </c>
       <c r="G24" t="s">
         <v>20</v>
       </c>
       <c r="H24" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="I24" t="s">
         <v>130</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
         <v>131</v>
       </c>
       <c r="L24" t="s">
+        <v>24</v>
+      </c>
+      <c r="M24" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E25" t="s">
+        <v>77</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" t="s">
+        <v>78</v>
+      </c>
+      <c r="I25" t="s">
         <v>134</v>
-      </c>
-[...13 lines deleted...]
-        <v>135</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
+        <v>135</v>
+      </c>
+      <c r="L25" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="M25" t="s">
         <v>137</v>
       </c>
       <c r="N25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" t="s">
+        <v>138</v>
+      </c>
+      <c r="E26" t="s">
+        <v>77</v>
+      </c>
+      <c r="F26" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" t="s">
+        <v>78</v>
+      </c>
+      <c r="I26" t="s">
+        <v>139</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26" t="s">
+        <v>140</v>
+      </c>
+      <c r="L26" t="s">
+        <v>141</v>
+      </c>
+      <c r="M26" t="s">
+        <v>142</v>
+      </c>
+      <c r="N26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" t="s">
+        <v>143</v>
+      </c>
+      <c r="E27" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" t="s">
+        <v>19</v>
+      </c>
+      <c r="G27" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27" t="s">
+        <v>78</v>
+      </c>
+      <c r="I27" t="s">
+        <v>144</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27" t="s">
+        <v>145</v>
+      </c>
+      <c r="L27" t="s">
+        <v>141</v>
+      </c>
+      <c r="M27" t="s">
+        <v>146</v>
+      </c>
+      <c r="N27" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>