--- v2 (2026-08-01)
+++ v3 (2026-11-02)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="352" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="547" uniqueCount="219">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,90 +59,306 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-277/2025</t>
   </si>
   <si>
+    <t>Zaključak od 21.10.2026. (-160)</t>
+  </si>
+  <si>
+    <t>GRADNJA ALABER d.o.o. za graditeljstvo i usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Vinogradska 62, 34310 Pleternica, Hrvatska</t>
+  </si>
+  <si>
+    <t>15374366881</t>
+  </si>
+  <si>
+    <t>GRADNJA ALABER d.o.o. za graditeljstvo i usluge u stečaju 15374366881</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:59:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/291b957c-0b9f-4ce4-ab4b-0a0c43c5c028</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/291b957c-0b9f-4ce4-ab4b-0a0c43c5c028/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=277&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Podnesak od 23.09.2026. (-157)</t>
+  </si>
+  <si>
+    <t>21.10.2026. 08:17:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5701f839-8fb0-4bc2-8c3d-bd50a14db7b9</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5701f839-8fb0-4bc2-8c3d-bd50a14db7b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 15.09.2026.(-156); Prilog od: 15.09.2026.; Prilog od: 15.09.2026.</t>
+  </si>
+  <si>
+    <t>21.10.2026. 08:16:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8787970a-3e5e-484d-8ef0-be1ddc86c690</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-277_2025-156-1 - Racun G 1.pdf; Prilog St-277_2025-156-2 - img183.jpg</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8787970a-3e5e-484d-8ef0-be1ddc86c690/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopis od 31.07.2026. (-155)</t>
+  </si>
+  <si>
+    <t>21.10.2026. 08:15:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fc8ce3d-849a-4ab6-a773-bb655c54bc7f</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fc8ce3d-849a-4ab6-a773-bb655c54bc7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prilog od: 31.07.2026.(-236); Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.(-245)</t>
+  </si>
+  <si>
+    <t>21.10.2026. 08:11:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83dcb57a-6404-4a15-876e-879cca5fab7d</t>
+  </si>
+  <si>
+    <t>Prilog St-277_2025-154-236 - ZABA IZVADAK BR.11.pdf; Prilog St-277_2025-154-237 - ZABA izvadak br.12.pdf; Prilog St-277_2025-154-238 - zaba izvadak br.13.pdf; Prilog St-277_2025-154-239 - ZABA izvadak br.14.pdf; Prilog St-277_2025-154-240 - zaba izvadak br.15.pdf; Prilog St-277_2025-154-241 - zaba izvadak br.16.pdf; Prilog St-277_2025-154-242 - ZABA izvadak br.17.pdf; Prilog St-277_2025-154-243 - zaba izvadak 18.pdf; Prilog St-277_2025-154-244 - zaba izvadak br.20.pdf; Prilog St-277_2025-154-245 - zaba izvadak br.19.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83dcb57a-6404-4a15-876e-879cca5fab7d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog o</t>
+  </si>
+  <si>
+    <t>21.10.2026. 08:10:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34609db2-5178-4657-9956-7a90991850b4</t>
+  </si>
+  <si>
+    <t>Prilog St-277_2025-154-191 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240622005501.pdf; Prilog St-277_2025-154-192 - ZABA izvadak br.8.pdf; Prilog St-277_2025-154-193 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240702004705.pdf; Prilog St-277_2025-154-194 - IZVADAK br.9.pdf; Prilog St-277_2025-154-195 - IZVADAK ZABA br.11.pdf; Prilog St-277_2025-154-196 - zaba izvadak br.10.pdf; Prilog St-277_2025-154-197 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240704011816.pdf; Prilog St-277_2025-154-198 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240905005039.pdf; Prilog St-277_2025-154-199 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240903004355.pdf; Prilog St-277_2025-154-200 - IZVADAK ZABA 12.pdf; Prilog St-277_2025-154-201 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240704011816.pdf; Prilog St-277_2025-154-202 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240702004705.pdf; Prilog St-277_2025-154-203 - IZVADAK br.9.pdf; Prilog St-277_2025-154-204 - IZVADAK ZABA br.11.pdf; Prilog St-277_2025-154-205 - zaba izvadak br.10.pdf; Prilog St-277_2025-154-206 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240903004355.pdf; Prilog St-277_2025-154-207 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240905005039.pdf; Prilog St-277_2025-154-208 - IZVADAK ZABA 12.pdf; Prilog St-277_2025-154-209 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20241031005438.pdf; Prilog St-277_2025-154-210 - Izvadak računa na dan 2.10.2024. - GRADNJA ALABER d.o.o., Pleternica - plaća 7-2024..pdf; Prilog St-277_2025-154-211 - ZABA IZVADAK 13.pdf; Prilog St-277_2025-154-212 - ZABA IZVADAK 14.pdf; Prilog St-277_2025-154-213 - zaba izvadak 15.pdf; Prilog St-277_2025-154-214 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20241206010914.pdf; Prilog St-277_2025-154-215 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20241207010959.pdf; Prilog St-277_2025-154-216 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20241204010320.pdf; Prilog St-277_2025-154-217 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20241210005130.pdf; Prilog St-277_2025-154-218 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20241205011033.pdf; Prilog St-277_2025-154-219 - izvadak ZABA br.16.pdf; Prilog St-277_2025-154-220 - zaba izvadak 17.pdf; Prilog St-277_2025-154-221 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20250129004946.pdf; Prilog St-277_2025-154-222 - Račun_2025-02-10_085824.pdf; Prilog St-277_2025-154-223 - ZABA izvadak br.18.pdf; Prilog St-277_2025-154-224 - ZABA IZVADAK BR.1.pdf; Prilog St-277_2025-154-225 - zaba IZVADAK br.3.pdf; Prilog St-277_2025-154-226 - zaba  izvadak 4.pdf; Prilog St-277_2025-154-227 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20250408005715.pdf; Prilog St-277_2025-154-228 - zaba izvadak br.5.pdf; Prilog St-277_2025-154-229 - izvadak br.6.pdf; Prilog St-277_2025-154-230 - izvadak br.8.pdf; Prilog St-277_2025-154-231 - izvadak br.7.pdf; Prilog St-277_2025-154-232 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20250617010835.pdf; Prilog St-277_2025-154-233 - Izvod_HR5324070001100686811_38.pdf; Prilog St-277_2025-154-234 - izvadak br.9.pdf; Prilog St-277_2025-154-235 - zaba izvadak br.10.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34609db2-5178-4657-9956-7a90991850b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 07:59:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cccf0264-88ad-4e39-bb05-ba95522bc87e</t>
+  </si>
+  <si>
+    <t>Prilog St-277_2025-154-126 - Skeniranje_20260422_8 (2).png; Prilog St-277_2025-154-127 - Skeniranje_20260422_9.png; Prilog St-277_2025-154-128 - Skeniranje_20260422_10.png; Prilog St-277_2025-154-129 - ALABER 1.pdf; Prilog St-277_2025-154-130 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240105021149.pdf; Prilog St-277_2025-154-131 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240106011328 (1).pdf; Prilog St-277_2025-154-132 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240103012356.pdf; Prilog St-277_2025-154-133 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240110013440.pdf; Prilog St-277_2025-154-134 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240104011918 (1).pdf; Prilog St-277_2025-154-135 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240112013510.pdf; Prilog St-277_2025-154-136 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240111023802 (1).pdf; Prilog St-277_2025-154-137 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240201012323.pdf; Prilog St-277_2025-154-138 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240202013310.pdf; Prilog St-277_2025-154-139 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240217003938.pdf; Prilog St-277_2025-154-140 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240220003524.pdf; Prilog St-277_2025-154-141 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240323003751.pdf; Prilog St-277_2025-154-142 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240326003447.pdf; Prilog St-277_2025-154-143 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240327004446.pdf; Prilog St-277_2025-154-144 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240307003704.pdf; Prilog St-277_2025-154-145 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240306002944.pdf; Prilog St-277_2025-154-146 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240322004837.pdf; Prilog St-277_2025-154-147 - izvadak zaba br 2.pdf; Prilog St-277_2025-154-148 - IZVADAK ZABA BR.3.jpg; Prilog St-277_2025-154-149 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240404003753.pdf; Prilog St-277_2025-154-150 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240403004025.pdf; Prilog St-277_2025-154-151 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240409003708.pdf; Prilog St-277_2025-154-152 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240410004227.pdf; Prilog St-277_2025-154-153 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240412004922.pdf; Prilog St-277_2025-154-154 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240405005055.pdf; Prilog St-277_2025-154-155 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240413004521.pdf; Prilog St-277_2025-154-156 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240417005404.pdf; Prilog St-277_2025-154-157 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240419005019.pdf; Prilog St-277_2025-154-158 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240423003901.pdf; Prilog St-277_2025-154-159 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240427004632.pdf; Prilog St-277_2025-154-160 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240424011846.pdf; Prilog St-277_2025-154-161 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240501004938.pdf; Prilog St-277_2025-154-162 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240430003504.pdf; Prilog St-277_2025-154-163 - ZABA IZVADAK BR.5.pdf; Prilog St-277_2025-154-164 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240507003857.pdf; Prilog St-277_2025-154-165 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240503003714.pdf; Prilog St-277_2025-154-166 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240504004418.pdf; Prilog St-277_2025-154-167 - IZVADAK BR.7 ZABA.pdf; Prilog St-277_2025-154-168 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240510004133.pdf; Prilog St-277_2025-154-169 - Izvadak br. 38.pdf; Prilog St-277_2025-154-170 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240511011201.pdf; Prilog St-277_2025-154-171 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240514004200.pdf; Prilog St-277_2025-154-172 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240517005114.pdf; Prilog St-277_2025-154-173 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240516011348.pdf; Prilog St-277_2025-154-174 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240528003926.pdf; Prilog St-277_2025-154-175 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240525004543.pdf; Prilog St-277_2025-154-176 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240529004840.pdf; Prilog St-277_2025-154-177 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240530004913.pdf; Prilog St-277_2025-154-178 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240601004054.pdf; Prilog St-277_2025-154-179 - zaba izvadak br.6.pdf; Prilog St-277_2025-154-180 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240607005207.pdf; Prilog St-277_2025-154-181 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240604003830.pdf; Prilog St-277_2025-154-182 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240612010208.pdf; Prilog St-277_2025-154-183 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240606005142.pdf; Prilog St-277_2025-154-184 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240605005815.pdf; Prilog St-277_2025-154-185 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240613010144.pdf; Prilog St-277_2025-154-186 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240615010846.pdf; Prilog St-277_2025-154-187 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240620005934.pdf; Prilog St-277_2025-154-188 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240627005747.pdf; Prilog St-277_2025-154-189 - PBZ_STMT_IZVODPDF_HR0623400091110909596_K_D_HR_20240625004143.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cccf0264-88ad-4e39-bb05-ba95522bc87e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prilog od: 31.07.2026.(-11); Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.</t>
+  </si>
+  <si>
+    <t>21.10.2026. 07:50:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/590c9190-9220-4c36-ba82-e4bcdc7b2850</t>
+  </si>
+  <si>
+    <t>Prilog St-277_2025-154-110 - Skeniranje_20260422_32 01 (28).png; Prilog St-277_2025-154-111 - Skeniranje_20260422_32 01 (29).png; Prilog St-277_2025-154-112 - Skeniranje_20260422_32 01 (30).png; Prilog St-277_2025-154-113 - Skeniranje_20260422_32 01 (31).png; Prilog St-277_2025-154-114 - Skeniranje_20260422_32 01 (32).png; Prilog St-277_2025-154-115 - Skeniranje_20260422 (2).png; Prilog St-277_2025-154-116 - Skeniranje_20260422 (3).png; Prilog St-277_2025-154-117 - Skeniranje_20260422 (3)-1509.png; Prilog St-277_2025-154-118 - Skeniranje_20260422 (4)-1509.png; Prilog St-277_2025-154-119 - Skeniranje_20260422 (5)-1509.png; Prilog St-277_2025-154-120 - Skeniranje_20260422_2 (2).png; Prilog St-277_2025-154-121 - Skeniranje_20260422_3 (2).png; Prilog St-277_2025-154-122 - Skeniranje_20260422_4 (2).png; Prilog St-277_2025-154-123 - Skeniranje_20260422_5 (2).png; Prilog St-277_2025-154-124 - Skeniranje_20260422_6 (2).png; Prilog St-277_2025-154-125 - Skeniranje_20260422_7 (2).png</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/590c9190-9220-4c36-ba82-e4bcdc7b2850/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prilog od: 31.07.2026.(-96); Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.</t>
+  </si>
+  <si>
+    <t>21.10.2026. 07:47:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be5d191f-5ab2-4c1e-ac09-5215f3abd939</t>
+  </si>
+  <si>
+    <t>Prilog St-277_2025-154-96 - Skeniranje_20260422_32 01 (14).png; Prilog St-277_2025-154-97 - Skeniranje_20260422_32 01 (15).png; Prilog St-277_2025-154-98 - Skeniranje_20260422_32 01 (16).png; Prilog St-277_2025-154-99 - Skeniranje_20260422_32 01 (17).png; Prilog St-277_2025-154-100 - Skeniranje_20260422_32 01 (18).png; Prilog St-277_2025-154-101 - Skeniranje_20260422_32 01 (19).png; Prilog St-277_2025-154-102 - Skeniranje_20260422_32 01 (20).png; Prilog St-277_2025-154-103 - Skeniranje_20260422_32 01 (21).png; Prilog St-277_2025-154-104 - Skeniranje_20260422_32 01 (22).png; Prilog St-277_2025-154-105 - Skeniranje_20260422_32 01 (23).png; Prilog St-277_2025-154-106 - Skeniranje_20260422_32 01 (24).png; Prilog St-277_2025-154-107 - Skeniranje_20260422_32 01 (25).png; Prilog St-277_2025-154-108 - Skeniranje_20260422_32 01 (26).png; Prilog St-277_2025-154-109 - Skeniranje_20260422_32 01 (27).png</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be5d191f-5ab2-4c1e-ac09-5215f3abd939/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prilog od: 31.07.2026.(-81); Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.</t>
+  </si>
+  <si>
+    <t>21.10.2026. 07:45:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad11b7f6-a4b1-439d-87c9-f0bfc3d90c8a</t>
+  </si>
+  <si>
+    <t>Prilog St-277_2025-154-81 - Skeniranje_20260422_31 03 (30).png; Prilog St-277_2025-154-82 - Skeniranje_20260422_31 03 (31).png; Prilog St-277_2025-154-83 - Skeniranje_20260422_32 01 (1).png; Prilog St-277_2025-154-84 - Skeniranje_20260422_32 01 (2).png; Prilog St-277_2025-154-85 - Skeniranje_20260422_32 01 (3).png; Prilog St-277_2025-154-86 - Skeniranje_20260422_32 01 (4).png; Prilog St-277_2025-154-87 - Skeniranje_20260422_32 01 (5).png; Prilog St-277_2025-154-88 - Skeniranje_20260422_32 01 (6).png; Prilog St-277_2025-154-89 - Skeniranje_20260422_32 01 (7).png; Prilog St-277_2025-154-90 - Skeniranje_20260422_32 01 (8).png; Prilog St-277_2025-154-91 - Skeniranje_20260422_32 01 (9).png; Prilog St-277_2025-154-92 - Skeniranje_20260422_32 01 (10).png; Prilog St-277_2025-154-93 - Skeniranje_20260422_32 01 (11).png; Prilog St-277_2025-154-94 - Skeniranje_20260422_32 01 (12).png; Prilog St-277_2025-154-95 - Skeniranje_20260422_32 01 (13).png</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad11b7f6-a4b1-439d-87c9-f0bfc3d90c8a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prilog od: 31.07.2026.(-66); Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.</t>
+  </si>
+  <si>
+    <t>21.10.2026. 07:42:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd8749be-3464-45f5-b69e-3399a5f8133f</t>
+  </si>
+  <si>
+    <t>Prilog St-277_2025-154-66 - Skeniranje_20260422_31 03 (15).png; Prilog St-277_2025-154-67 - Skeniranje_20260422_31 03 (16).png; Prilog St-277_2025-154-68 - Skeniranje_20260422_31 03 (17).png; Prilog St-277_2025-154-69 - Skeniranje_20260422_31 03 (18).png; Prilog St-277_2025-154-70 - Skeniranje_20260422_31 03 (19).png; Prilog St-277_2025-154-71 - Skeniranje_20260422_31 03 (20).png; Prilog St-277_2025-154-72 - Skeniranje_20260422_31 03 (21).png; Prilog St-277_2025-154-73 - Skeniranje_20260422_31 03 (22).png; Prilog St-277_2025-154-74 - Skeniranje_20260422_31 03 (23).png; Prilog St-277_2025-154-75 - Skeniranje_20260422_31 03 (24).png; Prilog St-277_2025-154-76 - Skeniranje_20260422_31 03 (25).png; Prilog St-277_2025-154-77 - Skeniranje_20260422_31 03 (26).png; Prilog St-277_2025-154-78 - Skeniranje_20260422_31 03 (27).png; Prilog St-277_2025-154-79 - Skeniranje_20260422_31 03 (28).png; Prilog St-277_2025-154-80 - Skeniranje_20260422_31 03 (29).png</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd8749be-3464-45f5-b69e-3399a5f8133f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prilog od: 31.07.2026. (-51); Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.</t>
+  </si>
+  <si>
+    <t>21.10.2026. 07:38:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0cc9d71-5864-4223-86b9-e2cfa35b5c53</t>
+  </si>
+  <si>
+    <t>Prilog St-277_2025-154-51 - Skeniranje_20260422_25 002 (27).png; Prilog St-277_2025-154-52 - Skeniranje_20260422_31 03 (1).png; Prilog St-277_2025-154-53 - Skeniranje_20260422_31 03 (2).png; Prilog St-277_2025-154-54 - Skeniranje_20260422_31 03 (3).png; Prilog St-277_2025-154-55 - Skeniranje_20260422_31 03 (4).png; Prilog St-277_2025-154-56 - Skeniranje_20260422_31 03 (5).png; Prilog St-277_2025-154-57 - Skeniranje_20260422_31 03 (6).png; Prilog St-277_2025-154-58 - Skeniranje_20260422_31 03 (7).png; Prilog St-277_2025-154-59 - Skeniranje_20260422_31 03 (8).png; Prilog St-277_2025-154-60 - Skeniranje_20260422_31 03 (9).png; Prilog St-277_2025-154-61 - Skeniranje_20260422_31 03 (10).png; Prilog St-277_2025-154-62 - Skeniranje_20260422_31 03 (11).png; Prilog St-277_2025-154-63 - Skeniranje_20260422_31 03 (12).png; Prilog St-277_2025-154-64 - Skeniranje_20260422_31 03 (13).png; Prilog St-277_2025-154-65 - Skeniranje_20260422_31 03 (14).png</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0cc9d71-5864-4223-86b9-e2cfa35b5c53/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prilog od: 31.07.2026. (-41); Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.</t>
+  </si>
+  <si>
+    <t>20.10.2026. 14:45:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3284d7c-6533-40bf-9377-274b9ef5524e</t>
+  </si>
+  <si>
+    <t>Prilog St-277_2025-154-41 - Skeniranje_20260422_25 002 (17).png; Prilog St-277_2025-154-42 - Skeniranje_20260422_25 002 (18).png; Prilog St-277_2025-154-43 - Skeniranje_20260422_25 002 (19).png; Prilog St-277_2025-154-44 - Skeniranje_20260422_25 002 (20).png; Prilog St-277_2025-154-45 - Skeniranje_20260422_25 002 (21).png; Prilog St-277_2025-154-46 - Skeniranje_20260422_25 002 (22).png; Prilog St-277_2025-154-47 - Skeniranje_20260422_25 002 (23).png; Prilog St-277_2025-154-48 - Skeniranje_20260422_25 002 (24).png; Prilog St-277_2025-154-49 - Skeniranje_20260422_25 002 (25).png; Prilog St-277_2025-154-50 - Skeniranje_20260422_25 002 (26).png</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3284d7c-6533-40bf-9377-274b9ef5524e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prilog od: 31.07.2026. (-154-21); Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.</t>
+  </si>
+  <si>
+    <t>20.10.2026. 14:29:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc0c149b-146e-47e6-b44e-6b542158ec83</t>
+  </si>
+  <si>
+    <t>Prilog St-277_2025-154-21 - Skeniranje_20260422_21.png; Prilog St-277_2025-154-22 - Skeniranje_20260422_22.png; Prilog St-277_2025-154-23 - Skeniranje_20260422_23.png; Prilog St-277_2025-154-24 - Skeniranje_20260422_24.png; Prilog St-277_2025-154-25 - Skeniranje_20260422_25 002 (1).png; Prilog St-277_2025-154-26 - Skeniranje_20260422_25 002 (2).png; Prilog St-277_2025-154-27 - Skeniranje_20260422_25 002 (3).png; Prilog St-277_2025-154-28 - Skeniranje_20260422_25 002 (4).png; Prilog St-277_2025-154-29 - Skeniranje_20260422_25 002 (5).png; Prilog St-277_2025-154-30 - Skeniranje_20260422_25 002 (6).png; Prilog St-277_2025-154-31 - Skeniranje_20260422_25 002 (7).png; Prilog St-277_2025-154-32 - Skeniranje_20260422_25 002 (8).png; Prilog St-277_2025-154-33 - Skeniranje_20260422_25 002 (9).png; Prilog St-277_2025-154-34 - Skeniranje_20260422_25 002 (10).png; Prilog St-277_2025-154-35 - Skeniranje_20260422_25 002 (11).png; Prilog St-277_2025-154-36 - Skeniranje_20260422_25 002 (12).png; Prilog St-277_2025-154-37 - Skeniranje_20260422_25 002 (13).png; Prilog St-277_2025-154-38 - Skeniranje_20260422_25 002 (14).png; Prilog St-277_2025-154-39 - Skeniranje_20260422_25 002 (15).png; Prilog St-277_2025-154-40 - Skeniranje_20260422_25 002 (16).png</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc0c149b-146e-47e6-b44e-6b542158ec83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 31.07.2026. (-154); Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.</t>
+  </si>
+  <si>
+    <t>20.10.2026. 14:11:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70330686-c089-41ac-83ce-9bd8806bc647</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-277_2025-154-1 - Skeniranje_20260422_2 (2).png; Prilog St-277_2025-154-2 - Skeniranje_20260422 (3).png; Prilog St-277_2025-154-3 - Skeniranje_20260422_3 (2).png; Prilog St-277_2025-154-4 - Skeniranje_20260422_4 (2).png; Prilog St-277_2025-154-5 - Skeniranje_20260422_5 (2).png; Prilog St-277_2025-154-6 - Skeniranje_20260422_6 (2).png; Prilog St-277_2025-154-7 - Skeniranje_20260422_7 (2).png; Prilog St-277_2025-154-8 - Skeniranje_20260422_8 (2).png; Prilog St-277_2025-154-9 - Skeniranje_20260422_9.png; Prilog St-277_2025-154-10 - Skeniranje_20260422_10.png; Prilog St-277_2025-154-11 - Skeniranje_20260422_11.png; Prilog St-277_2025-154-12 - Skeniranje_20260422_12.png; Prilog St-277_2025-154-13 - Skeniranje_20260422_13.png; Prilog St-277_2025-154-14 - Skeniranje_20260422_14.png; Prilog St-277_2025-154-15 - Skeniranje_20260422_15.png; Prilog St-277_2025-154-16 - Skeniranje_20260422_16.png; Prilog St-277_2025-154-17 - Skeniranje_20260422_17.png; Prilog St-277_2025-154-18 - Skeniranje_20260422_18.png; Prilog St-277_2025-154-19 - Skeniranje_20260422_19.png; Prilog St-277_2025-154-20 - Skeniranje_20260422_20.png</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70330686-c089-41ac-83ce-9bd8806bc647/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 22.07.2026. (-152)</t>
   </si>
   <si>
-    <t>GRADNJA ALABER d.o.o. za graditeljstvo i usluge u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>22.07.2026. 12:55:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/11769183-b38f-44b0-800e-fbf35072b78b</t>
   </si>
   <si>
-    <t>Zaključak.pdf O339O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/11769183-b38f-44b0-800e-fbf35072b78b/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=277&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 24.06.2026. (-149)</t>
   </si>
   <si>
     <t>14.07.2026. 07:40:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c829bf55-ddb4-4ba3-88fc-1abb6f9b6bee</t>
-  </si>
-[...1 lines deleted...]
-    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c829bf55-ddb4-4ba3-88fc-1abb6f9b6bee/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 30.04.2026. (-144)</t>
   </si>
   <si>
     <t>04.05.2026. 09:11:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2fe18abe-db82-441d-8224-9345125b7504</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2fe18abe-db82-441d-8224-9345125b7504/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 21.04.2026. (-143)</t>
   </si>
   <si>
     <t>21.04.2026. 12:49:44</t>
   </si>
@@ -494,51 +710,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N27"/>
+  <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -807,115 +1023,115 @@
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" t="s">
         <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" t="s">
         <v>54</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M9" t="s">
         <v>60</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
@@ -1020,658 +1236,1288 @@
       </c>
       <c r="L12" t="s">
         <v>74</v>
       </c>
       <c r="M12" t="s">
         <v>75</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>76</v>
       </c>
       <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
         <v>77</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" t="s">
+        <v>79</v>
+      </c>
+      <c r="M13" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E14" t="s">
-        <v>77</v>
+        <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" t="s">
+        <v>84</v>
+      </c>
+      <c r="M14" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="E15" t="s">
-        <v>77</v>
+        <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" t="s">
+        <v>89</v>
+      </c>
+      <c r="M15" t="s">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
+        <v>91</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
         <v>92</v>
-      </c>
-[...13 lines deleted...]
-        <v>93</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="M16" t="s">
         <v>95</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
         <v>96</v>
       </c>
       <c r="E17" t="s">
-        <v>77</v>
+        <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="I17" t="s">
         <v>97</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
         <v>98</v>
       </c>
       <c r="L17" t="s">
+        <v>24</v>
+      </c>
+      <c r="M17" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
+        <v>100</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
         <v>101</v>
-      </c>
-[...13 lines deleted...]
-        <v>102</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
+        <v>102</v>
+      </c>
+      <c r="L18" t="s">
+        <v>30</v>
+      </c>
+      <c r="M18" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
+        <v>104</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
         <v>105</v>
-      </c>
-[...13 lines deleted...]
-        <v>106</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
+        <v>106</v>
+      </c>
+      <c r="L19" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="M19" t="s">
         <v>108</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
         <v>109</v>
       </c>
       <c r="E20" t="s">
-        <v>77</v>
+        <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="I20" t="s">
         <v>110</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
         <v>111</v>
       </c>
       <c r="L20" t="s">
-        <v>35</v>
+        <v>112</v>
       </c>
       <c r="M20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E21" t="s">
-        <v>77</v>
+        <v>18</v>
       </c>
       <c r="F21" t="s">
         <v>19</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="I21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="L21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E22" t="s">
-        <v>77</v>
+        <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
       <c r="G22" t="s">
         <v>20</v>
       </c>
       <c r="H22" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="I22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E23" t="s">
-        <v>77</v>
+        <v>18</v>
       </c>
       <c r="F23" t="s">
         <v>19</v>
       </c>
       <c r="G23" t="s">
         <v>20</v>
       </c>
       <c r="H23" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="I23" t="s">
         <v>125</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
         <v>126</v>
       </c>
       <c r="L23" t="s">
         <v>127</v>
       </c>
       <c r="M23" t="s">
         <v>128</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
         <v>129</v>
       </c>
       <c r="E24" t="s">
-        <v>77</v>
+        <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>19</v>
       </c>
       <c r="G24" t="s">
         <v>20</v>
       </c>
       <c r="H24" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="I24" t="s">
         <v>130</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
         <v>131</v>
       </c>
       <c r="L24" t="s">
         <v>24</v>
       </c>
       <c r="M24" t="s">
         <v>132</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
         <v>133</v>
       </c>
       <c r="E25" t="s">
-        <v>77</v>
+        <v>18</v>
       </c>
       <c r="F25" t="s">
         <v>19</v>
       </c>
       <c r="G25" t="s">
         <v>20</v>
       </c>
       <c r="H25" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="I25" t="s">
         <v>134</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
         <v>135</v>
       </c>
       <c r="L25" t="s">
         <v>136</v>
       </c>
       <c r="M25" t="s">
         <v>137</v>
       </c>
       <c r="N25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
         <v>16</v>
       </c>
       <c r="D26" t="s">
         <v>138</v>
       </c>
       <c r="E26" t="s">
-        <v>77</v>
+        <v>18</v>
       </c>
       <c r="F26" t="s">
         <v>19</v>
       </c>
       <c r="G26" t="s">
         <v>20</v>
       </c>
       <c r="H26" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="I26" t="s">
         <v>139</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
         <v>140</v>
       </c>
       <c r="L26" t="s">
         <v>141</v>
       </c>
       <c r="M26" t="s">
         <v>142</v>
       </c>
       <c r="N26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
         <v>16</v>
       </c>
       <c r="D27" t="s">
         <v>143</v>
       </c>
       <c r="E27" t="s">
-        <v>77</v>
+        <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
       <c r="G27" t="s">
         <v>20</v>
       </c>
       <c r="H27" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="I27" t="s">
         <v>144</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
         <v>145</v>
       </c>
       <c r="L27" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="M27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="N27" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" t="s">
+        <v>148</v>
+      </c>
+      <c r="E28" t="s">
+        <v>149</v>
+      </c>
+      <c r="F28" t="s">
+        <v>19</v>
+      </c>
+      <c r="G28" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" t="s">
+        <v>150</v>
+      </c>
+      <c r="I28" t="s">
+        <v>151</v>
+      </c>
+      <c r="J28"/>
+      <c r="K28" t="s">
+        <v>152</v>
+      </c>
+      <c r="L28" t="s">
+        <v>153</v>
+      </c>
+      <c r="M28" t="s">
+        <v>154</v>
+      </c>
+      <c r="N28" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" t="s">
+        <v>155</v>
+      </c>
+      <c r="E29" t="s">
+        <v>149</v>
+      </c>
+      <c r="F29" t="s">
+        <v>19</v>
+      </c>
+      <c r="G29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29" t="s">
+        <v>150</v>
+      </c>
+      <c r="I29" t="s">
+        <v>156</v>
+      </c>
+      <c r="J29"/>
+      <c r="K29" t="s">
+        <v>157</v>
+      </c>
+      <c r="L29" t="s">
+        <v>158</v>
+      </c>
+      <c r="M29" t="s">
+        <v>159</v>
+      </c>
+      <c r="N29" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" t="s">
+        <v>160</v>
+      </c>
+      <c r="E30" t="s">
+        <v>149</v>
+      </c>
+      <c r="F30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G30" t="s">
+        <v>20</v>
+      </c>
+      <c r="H30" t="s">
+        <v>150</v>
+      </c>
+      <c r="I30" t="s">
+        <v>161</v>
+      </c>
+      <c r="J30"/>
+      <c r="K30" t="s">
+        <v>162</v>
+      </c>
+      <c r="L30" t="s">
+        <v>127</v>
+      </c>
+      <c r="M30" t="s">
+        <v>163</v>
+      </c>
+      <c r="N30" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" t="s">
+        <v>16</v>
+      </c>
+      <c r="D31" t="s">
+        <v>164</v>
+      </c>
+      <c r="E31" t="s">
+        <v>149</v>
+      </c>
+      <c r="F31" t="s">
+        <v>19</v>
+      </c>
+      <c r="G31" t="s">
+        <v>20</v>
+      </c>
+      <c r="H31" t="s">
+        <v>150</v>
+      </c>
+      <c r="I31" t="s">
+        <v>165</v>
+      </c>
+      <c r="J31"/>
+      <c r="K31" t="s">
+        <v>166</v>
+      </c>
+      <c r="L31" t="s">
+        <v>127</v>
+      </c>
+      <c r="M31" t="s">
+        <v>167</v>
+      </c>
+      <c r="N31" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C32" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" t="s">
+        <v>168</v>
+      </c>
+      <c r="E32" t="s">
+        <v>149</v>
+      </c>
+      <c r="F32" t="s">
+        <v>19</v>
+      </c>
+      <c r="G32" t="s">
+        <v>20</v>
+      </c>
+      <c r="H32" t="s">
+        <v>150</v>
+      </c>
+      <c r="I32" t="s">
+        <v>169</v>
+      </c>
+      <c r="J32"/>
+      <c r="K32" t="s">
+        <v>170</v>
+      </c>
+      <c r="L32" t="s">
+        <v>171</v>
+      </c>
+      <c r="M32" t="s">
+        <v>172</v>
+      </c>
+      <c r="N32" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>14</v>
+      </c>
+      <c r="B33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C33" t="s">
+        <v>16</v>
+      </c>
+      <c r="D33" t="s">
+        <v>173</v>
+      </c>
+      <c r="E33" t="s">
+        <v>149</v>
+      </c>
+      <c r="F33" t="s">
+        <v>19</v>
+      </c>
+      <c r="G33" t="s">
+        <v>20</v>
+      </c>
+      <c r="H33" t="s">
+        <v>150</v>
+      </c>
+      <c r="I33" t="s">
+        <v>174</v>
+      </c>
+      <c r="J33"/>
+      <c r="K33" t="s">
+        <v>175</v>
+      </c>
+      <c r="L33" t="s">
+        <v>24</v>
+      </c>
+      <c r="M33" t="s">
+        <v>176</v>
+      </c>
+      <c r="N33" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>14</v>
+      </c>
+      <c r="B34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C34" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" t="s">
+        <v>177</v>
+      </c>
+      <c r="E34" t="s">
+        <v>149</v>
+      </c>
+      <c r="F34" t="s">
+        <v>19</v>
+      </c>
+      <c r="G34" t="s">
+        <v>20</v>
+      </c>
+      <c r="H34" t="s">
+        <v>150</v>
+      </c>
+      <c r="I34" t="s">
+        <v>178</v>
+      </c>
+      <c r="J34"/>
+      <c r="K34" t="s">
+        <v>179</v>
+      </c>
+      <c r="L34" t="s">
+        <v>107</v>
+      </c>
+      <c r="M34" t="s">
+        <v>180</v>
+      </c>
+      <c r="N34" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" t="s">
+        <v>15</v>
+      </c>
+      <c r="C35" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" t="s">
+        <v>181</v>
+      </c>
+      <c r="E35" t="s">
+        <v>149</v>
+      </c>
+      <c r="F35" t="s">
+        <v>19</v>
+      </c>
+      <c r="G35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H35" t="s">
+        <v>150</v>
+      </c>
+      <c r="I35" t="s">
+        <v>182</v>
+      </c>
+      <c r="J35"/>
+      <c r="K35" t="s">
+        <v>183</v>
+      </c>
+      <c r="L35" t="s">
+        <v>107</v>
+      </c>
+      <c r="M35" t="s">
+        <v>184</v>
+      </c>
+      <c r="N35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36" t="s">
+        <v>15</v>
+      </c>
+      <c r="C36" t="s">
+        <v>16</v>
+      </c>
+      <c r="D36" t="s">
+        <v>185</v>
+      </c>
+      <c r="E36" t="s">
+        <v>149</v>
+      </c>
+      <c r="F36" t="s">
+        <v>19</v>
+      </c>
+      <c r="G36" t="s">
+        <v>20</v>
+      </c>
+      <c r="H36" t="s">
+        <v>150</v>
+      </c>
+      <c r="I36" t="s">
+        <v>186</v>
+      </c>
+      <c r="J36"/>
+      <c r="K36" t="s">
+        <v>187</v>
+      </c>
+      <c r="L36" t="s">
+        <v>188</v>
+      </c>
+      <c r="M36" t="s">
+        <v>189</v>
+      </c>
+      <c r="N36" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>14</v>
+      </c>
+      <c r="B37" t="s">
+        <v>15</v>
+      </c>
+      <c r="C37" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" t="s">
+        <v>190</v>
+      </c>
+      <c r="E37" t="s">
+        <v>149</v>
+      </c>
+      <c r="F37" t="s">
+        <v>19</v>
+      </c>
+      <c r="G37" t="s">
+        <v>20</v>
+      </c>
+      <c r="H37" t="s">
+        <v>150</v>
+      </c>
+      <c r="I37" t="s">
+        <v>191</v>
+      </c>
+      <c r="J37"/>
+      <c r="K37" t="s">
+        <v>192</v>
+      </c>
+      <c r="L37" t="s">
+        <v>193</v>
+      </c>
+      <c r="M37" t="s">
+        <v>194</v>
+      </c>
+      <c r="N37" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>14</v>
+      </c>
+      <c r="B38" t="s">
+        <v>15</v>
+      </c>
+      <c r="C38" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" t="s">
+        <v>195</v>
+      </c>
+      <c r="E38" t="s">
+        <v>149</v>
+      </c>
+      <c r="F38" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" t="s">
+        <v>20</v>
+      </c>
+      <c r="H38" t="s">
+        <v>196</v>
+      </c>
+      <c r="I38" t="s">
+        <v>197</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38" t="s">
+        <v>198</v>
+      </c>
+      <c r="L38" t="s">
+        <v>199</v>
+      </c>
+      <c r="M38" t="s">
+        <v>200</v>
+      </c>
+      <c r="N38" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" t="s">
+        <v>15</v>
+      </c>
+      <c r="C39" t="s">
+        <v>16</v>
+      </c>
+      <c r="D39" t="s">
+        <v>201</v>
+      </c>
+      <c r="E39" t="s">
+        <v>149</v>
+      </c>
+      <c r="F39" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" t="s">
+        <v>20</v>
+      </c>
+      <c r="H39" t="s">
+        <v>150</v>
+      </c>
+      <c r="I39" t="s">
+        <v>202</v>
+      </c>
+      <c r="J39"/>
+      <c r="K39" t="s">
+        <v>203</v>
+      </c>
+      <c r="L39" t="s">
+        <v>24</v>
+      </c>
+      <c r="M39" t="s">
+        <v>204</v>
+      </c>
+      <c r="N39" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B40" t="s">
+        <v>15</v>
+      </c>
+      <c r="C40" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" t="s">
+        <v>205</v>
+      </c>
+      <c r="E40" t="s">
+        <v>149</v>
+      </c>
+      <c r="F40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G40" t="s">
+        <v>20</v>
+      </c>
+      <c r="H40" t="s">
+        <v>150</v>
+      </c>
+      <c r="I40" t="s">
+        <v>206</v>
+      </c>
+      <c r="J40"/>
+      <c r="K40" t="s">
+        <v>207</v>
+      </c>
+      <c r="L40" t="s">
+        <v>208</v>
+      </c>
+      <c r="M40" t="s">
+        <v>209</v>
+      </c>
+      <c r="N40" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>14</v>
+      </c>
+      <c r="B41" t="s">
+        <v>15</v>
+      </c>
+      <c r="C41" t="s">
+        <v>16</v>
+      </c>
+      <c r="D41" t="s">
+        <v>210</v>
+      </c>
+      <c r="E41" t="s">
+        <v>149</v>
+      </c>
+      <c r="F41" t="s">
+        <v>19</v>
+      </c>
+      <c r="G41" t="s">
+        <v>20</v>
+      </c>
+      <c r="H41" t="s">
+        <v>150</v>
+      </c>
+      <c r="I41" t="s">
+        <v>211</v>
+      </c>
+      <c r="J41"/>
+      <c r="K41" t="s">
+        <v>212</v>
+      </c>
+      <c r="L41" t="s">
+        <v>213</v>
+      </c>
+      <c r="M41" t="s">
+        <v>214</v>
+      </c>
+      <c r="N41" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>14</v>
+      </c>
+      <c r="B42" t="s">
+        <v>15</v>
+      </c>
+      <c r="C42" t="s">
+        <v>16</v>
+      </c>
+      <c r="D42" t="s">
+        <v>215</v>
+      </c>
+      <c r="E42" t="s">
+        <v>149</v>
+      </c>
+      <c r="F42" t="s">
+        <v>19</v>
+      </c>
+      <c r="G42" t="s">
+        <v>20</v>
+      </c>
+      <c r="H42" t="s">
+        <v>150</v>
+      </c>
+      <c r="I42" t="s">
+        <v>216</v>
+      </c>
+      <c r="J42"/>
+      <c r="K42" t="s">
+        <v>217</v>
+      </c>
+      <c r="L42" t="s">
+        <v>213</v>
+      </c>
+      <c r="M42" t="s">
+        <v>218</v>
+      </c>
+      <c r="N42" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>