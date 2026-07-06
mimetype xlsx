--- v0 (2026-05-15)
+++ v1 (2026-07-06)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="47">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-279/2026</t>
   </si>
   <si>
+    <t>Podnesak od 06.07.2026.; Prilog od: 06.07.2026.; Prilog od: 06.07.2026.; Prilog od: 06.07.2026.</t>
+  </si>
+  <si>
+    <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Hrvatske Republike 19f, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>80617411375</t>
+  </si>
+  <si>
+    <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge 80617411375</t>
+  </si>
+  <si>
+    <t>06.07.2026. 08:11:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c95da6d-586e-4a4b-a2cc-b9ee02896844</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-279_2026-23-1 - Punomoć.pdf; Prilog St-279_2026-23-2 - Odluka US OS Us I-377-2026-5 od 05.06.2026. - Rješenje - privremena mjera (6).pdf; Prilog St-279_2026-23-3 - Ocevidnik Gradnja.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c95da6d-586e-4a4b-a2cc-b9ee02896844/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=279&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.06.2026.; Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilo</t>
+  </si>
+  <si>
+    <t>12.06.2026. 13:47:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff6a26a4-86f1-4357-96ad-769ba822bf7a</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-279_2026-19-1 - 1716745_O_1.pdf; Prilog St-279_2026-19-2 - Uvjerenje o vlasništvu vozila Gradnja Osijek d.o.o..pdf; Prilog St-279_2026-19-3 - VUIOSP32_1532.pdf; Prilog St-279_2026-19-4 - VUIOSP32_0984.pdf; Prilog St-279_2026-19-5 - KTO 120000.pdf; Prilog St-279_2026-19-6 - KTO 220100.pdf; Prilog St-279_2026-19-7 - BRUTO BILANCA 01-05-2026..pdf; Prilog St-279_2026-19-8 - ZK_2590_BRANJIN VRH.pdf; Prilog St-279_2026-19-9 - ZK_2895_BRANJIN VRH.pdf; Prilog St-279_2026-19-10 - ZK_2798_BRANJIN VRH.pdf; Prilog St-279_2026-19-11 - ZK_3073_BRANJIN VRH.pdf; Prilog St-279_2026-19-12 - ZK_3199_BRANJIN VRH.pdf; Prilog St-279_2026-19-13 - ZK_3443_OSIJEK (4).pdf; Prilog St-279_2026-19-14 - ZK_3443_OSIJEK (2).pdf; Prilog St-279_2026-19-15 - ZK_3443_OSIJEK (1).pdf; Prilog St-279_2026-19-16 - ZK_3443_OSIJEK (3).pdf; Prilog St-279_2026-19-17 - ZK_3578_BRANJIN VRH.pdf; Prilog St-279_2026-19-18 - ZK_9088_VALPOVO.pdf; Prilog St-279_2026-19-19 - ZK_14930_OSIJEK.pdf; Prilog St-279_2026-19-20 - ZK_3443_OSIJEK.pdf; Prilog St-279_2026-19-21 - ZK_17091_OSIJEK.pdf; Prilog St-279_2026-19-22 - ZK_14551_OSIJEK.pdf; Prilog St-279_2026-19-23 - ZK_17484_OSIJEK (1).pdf; Prilog St-279_2026-19-24 - ZK_17484_OSIJEK.pdf; Prilog St-279_2026-19-25 - ZK_3443_OSIJEK (5).pdf; Prilog St-279_2026-19-26 - BRUTO BILANCA 01.01.2024.-31.12.2024. (1).pdf; Prilog St-279_2026-19-27 - BRUTO BILANCA 01.01.2025.-31.12.2025. (1).pdf; Prilog St-279_2026-19-28 - Društva u vlasništvu s više od 20% udjela (1).pdf; Prilog St-279_2026-19-29 - Društva u vlasništvu s manje od 20% udjela (1).pdf; Prilog St-279_2026-19-30 - Popis imovine pravnog prednika OIB 77971360833-GR031200 Uredska oprema (1).pdf; Prilog St-279_2026-19-31 - Analiza pokretnina po Rješenju Trgovačkog suda (1).pdf; Prilog St-279_2026-19-32 - Popis imovine-Nekretnine za daljnju prodaju (1).pdf; Prilog St-279_2026-19-33 - Popis imovine pravnog prednika OIB 77971360833-GR031555 rev. im. u up.-Postrojenja i oprema (1).pdf; Prilog St-279_2026-19-34 - Popis imovine pravnog prednika OIB 77971360833-GR031800 Oprema za graditeljstvo (1).pdf; Prilog St-279_2026-19-35 - Popis imovine-Proizvodnja u tijeku-zemljište i kom. infrastruktura (1).pdf; Prilog St-279_2026-19-36 - Popis imovine-Inventar (1).pdf; Prilog St-279_2026-19-37 - Popis nekretnina u vlasništvu Gradnja d.o.o. Osijek (1).pdf; Prilog St-279_2026-19-38 - Popis aktivnih ugovora u tijeku izvođenja radova (1).pdf; Prilog St-279_2026-19-39 - Popis imovine-Zalihe materijala (1).pdf; Prilog St-279_2026-19-40 - Popis nekretnina na kojima je proveden upis novih vlasnika unazad četiri godine (1).pdf; Prilog St-279_2026-19-41 - GRADNJA dostava podataka (1).pdf; Prilog St-279_2026-19-42 - UGV. O KUPOPR. NEKRETNINE OD 07.12.2023.NOVSKA,LIVADA-SLOBODAN MIČIĆ.pdf; Prilog St-279_2026-19-43 - Popis nekretnina na kojima je proveden upis novih vlasnika unazad četiri godine.pdf; Prilog St-279_2026-19-44 - Djelatnost društva i okolnosti nastanka problema i otvaranja prethodnog postupka.pdf; Prilog St-279_2026-19-45 - Popis aktivnih ugovora u tijeku izvođenja radova-Dopuna.pdf; Rješenje - određeno ročište radi rasprave o uvjetima za otvaranje stečajnog postupka.pdf O130O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff6a26a4-86f1-4357-96ad-769ba822bf7a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Rješenje od 15.05.2026.</t>
   </si>
   <si>
-    <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>15.05.2026. 14:51:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/74904d9d-283f-4af5-beb6-88d0f83277e6</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-279_2026-9-1 - S-DO-93_2026-4-3.pdf; Prilog St-279_2026-9-2 - S-DO-93_2026-4-4.pdf; Rješenje - privremena mjera.pdf O276O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/74904d9d-283f-4af5-beb6-88d0f83277e6/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=279&amp;godina=2026</t>
   </si>
   <si>
     <t>Zaključak od 06.05.2026.; Zaključak od 06.05.2026.</t>
   </si>
   <si>
     <t>07.05.2026. 14:22:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d8561fb7-79a8-43a7-9747-d510f18136b8</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O; Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d8561fb7-79a8-43a7-9747-d510f18136b8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 06.05.2026.; Prijedlog od 30.04.2026.; Prilog od: 30.04.2026.; Prilog od: 30.04.2026.; Prilog od: 30.04.2026.</t>
   </si>
   <si>
     <t>07.05.2026. 14:17:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d5d682b5-0e84-432d-84b4-3640effe88b3</t>
   </si>
@@ -164,51 +194,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -340,42 +370,126 @@
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>