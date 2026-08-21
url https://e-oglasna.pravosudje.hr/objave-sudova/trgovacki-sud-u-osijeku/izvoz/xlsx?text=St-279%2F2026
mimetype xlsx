--- v1 (2026-07-06)
+++ v2 (2026-08-21)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-279/2026</t>
   </si>
   <si>
+    <t>Rješenje od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Hrvatske Republike 19f, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>80617411375</t>
+  </si>
+  <si>
+    <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge 80617411375</t>
+  </si>
+  <si>
+    <t>09.07.2026. 11:41:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6292ecd2-d3c5-4ac6-8448-838a9f65e09a</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6292ecd2-d3c5-4ac6-8448-838a9f65e09a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=279&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Podnesak od 06.07.2026.; Prilog od: 06.07.2026.; Prilog od: 06.07.2026.; Prilog od: 06.07.2026.</t>
   </si>
   <si>
-    <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>06.07.2026. 08:11:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6c95da6d-586e-4a4b-a2cc-b9ee02896844</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-279_2026-23-1 - Punomoć.pdf; Prilog St-279_2026-23-2 - Odluka US OS Us I-377-2026-5 od 05.06.2026. - Rješenje - privremena mjera (6).pdf; Prilog St-279_2026-23-3 - Ocevidnik Gradnja.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6c95da6d-586e-4a4b-a2cc-b9ee02896844/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=279&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 12.06.2026.; Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilo</t>
   </si>
   <si>
     <t>12.06.2026. 13:47:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ff6a26a4-86f1-4357-96ad-769ba822bf7a</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-279_2026-19-1 - 1716745_O_1.pdf; Prilog St-279_2026-19-2 - Uvjerenje o vlasništvu vozila Gradnja Osijek d.o.o..pdf; Prilog St-279_2026-19-3 - VUIOSP32_1532.pdf; Prilog St-279_2026-19-4 - VUIOSP32_0984.pdf; Prilog St-279_2026-19-5 - KTO 120000.pdf; Prilog St-279_2026-19-6 - KTO 220100.pdf; Prilog St-279_2026-19-7 - BRUTO BILANCA 01-05-2026..pdf; Prilog St-279_2026-19-8 - ZK_2590_BRANJIN VRH.pdf; Prilog St-279_2026-19-9 - ZK_2895_BRANJIN VRH.pdf; Prilog St-279_2026-19-10 - ZK_2798_BRANJIN VRH.pdf; Prilog St-279_2026-19-11 - ZK_3073_BRANJIN VRH.pdf; Prilog St-279_2026-19-12 - ZK_3199_BRANJIN VRH.pdf; Prilog St-279_2026-19-13 - ZK_3443_OSIJEK (4).pdf; Prilog St-279_2026-19-14 - ZK_3443_OSIJEK (2).pdf; Prilog St-279_2026-19-15 - ZK_3443_OSIJEK (1).pdf; Prilog St-279_2026-19-16 - ZK_3443_OSIJEK (3).pdf; Prilog St-279_2026-19-17 - ZK_3578_BRANJIN VRH.pdf; Prilog St-279_2026-19-18 - ZK_9088_VALPOVO.pdf; Prilog St-279_2026-19-19 - ZK_14930_OSIJEK.pdf; Prilog St-279_2026-19-20 - ZK_3443_OSIJEK.pdf; Prilog St-279_2026-19-21 - ZK_17091_OSIJEK.pdf; Prilog St-279_2026-19-22 - ZK_14551_OSIJEK.pdf; Prilog St-279_2026-19-23 - ZK_17484_OSIJEK (1).pdf; Prilog St-279_2026-19-24 - ZK_17484_OSIJEK.pdf; Prilog St-279_2026-19-25 - ZK_3443_OSIJEK (5).pdf; Prilog St-279_2026-19-26 - BRUTO BILANCA 01.01.2024.-31.12.2024. (1).pdf; Prilog St-279_2026-19-27 - BRUTO BILANCA 01.01.2025.-31.12.2025. (1).pdf; Prilog St-279_2026-19-28 - Društva u vlasništvu s više od 20% udjela (1).pdf; Prilog St-279_2026-19-29 - Društva u vlasništvu s manje od 20% udjela (1).pdf; Prilog St-279_2026-19-30 - Popis imovine pravnog prednika OIB 77971360833-GR031200 Uredska oprema (1).pdf; Prilog St-279_2026-19-31 - Analiza pokretnina po Rješenju Trgovačkog suda (1).pdf; Prilog St-279_2026-19-32 - Popis imovine-Nekretnine za daljnju prodaju (1).pdf; Prilog St-279_2026-19-33 - Popis imovine pravnog prednika OIB 77971360833-GR031555 rev. im. u up.-Postrojenja i oprema (1).pdf; Prilog St-279_2026-19-34 - Popis imovine pravnog prednika OIB 77971360833-GR031800 Oprema za graditeljstvo (1).pdf; Prilog St-279_2026-19-35 - Popis imovine-Proizvodnja u tijeku-zemljište i kom. infrastruktura (1).pdf; Prilog St-279_2026-19-36 - Popis imovine-Inventar (1).pdf; Prilog St-279_2026-19-37 - Popis nekretnina u vlasništvu Gradnja d.o.o. Osijek (1).pdf; Prilog St-279_2026-19-38 - Popis aktivnih ugovora u tijeku izvođenja radova (1).pdf; Prilog St-279_2026-19-39 - Popis imovine-Zalihe materijala (1).pdf; Prilog St-279_2026-19-40 - Popis nekretnina na kojima je proveden upis novih vlasnika unazad četiri godine (1).pdf; Prilog St-279_2026-19-41 - GRADNJA dostava podataka (1).pdf; Prilog St-279_2026-19-42 - UGV. O KUPOPR. NEKRETNINE OD 07.12.2023.NOVSKA,LIVADA-SLOBODAN MIČIĆ.pdf; Prilog St-279_2026-19-43 - Popis nekretnina na kojima je proveden upis novih vlasnika unazad četiri godine.pdf; Prilog St-279_2026-19-44 - Djelatnost društva i okolnosti nastanka problema i otvaranja prethodnog postupka.pdf; Prilog St-279_2026-19-45 - Popis aktivnih ugovora u tijeku izvođenja radova-Dopuna.pdf; Rješenje - određeno ročište radi rasprave o uvjetima za otvaranje stečajnog postupka.pdf O130O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ff6a26a4-86f1-4357-96ad-769ba822bf7a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Rješenje od 15.05.2026.</t>
   </si>
   <si>
     <t>15.05.2026. 14:51:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/74904d9d-283f-4af5-beb6-88d0f83277e6</t>
   </si>
@@ -194,51 +209,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -454,42 +469,84 @@
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" t="s">
         <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>