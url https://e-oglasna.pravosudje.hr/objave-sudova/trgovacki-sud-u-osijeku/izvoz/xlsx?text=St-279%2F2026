--- v2 (2026-08-21)
+++ v3 (2026-10-08)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="72">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,138 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-279/2026</t>
   </si>
   <si>
+    <t>Rješenje od 11.09.2026.</t>
+  </si>
+  <si>
+    <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Hrvatske Republike 19f, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>80617411375</t>
+  </si>
+  <si>
+    <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge 80617411375</t>
+  </si>
+  <si>
+    <t>11.09.2026. 14:17:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c412fa2-a7d5-478b-a65b-1b5cd881c1fb</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c412fa2-a7d5-478b-a65b-1b5cd881c1fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=279&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.08.2026.; Podnesak od 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.</t>
+  </si>
+  <si>
+    <t>26.08.2026. 14:23:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/640a39d5-551d-469c-ab27-0f302ae84ee1</t>
+  </si>
+  <si>
+    <t>Troškovnik.pdf P182P; Prilog St-279_2026-39-1 - Sve_transakcije_20260706_20260706.pdf; Prilog St-279_2026-39-2 - Putni nalog GRADNJA Osijek d.o.o..pdf; Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/640a39d5-551d-469c-ab27-0f302ae84ee1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopis od 26.08.2026.; Podnesak od 13.07.2026.</t>
+  </si>
+  <si>
+    <t>26.08.2026. 14:22:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76927f2b-cebd-4223-9bce-f2ec9e9d6ead</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76927f2b-cebd-4223-9bce-f2ec9e9d6ead/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.07.2026.; Rješenje od 15.07.2026.; Rješenje od 15.07.2026.; Rješenje od 15.07.2026.; Rješenje od 15.07.2026.</t>
+  </si>
+  <si>
+    <t>26.08.2026. 10:38:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c693cca7-3837-426f-8bf8-23f59f91268b</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf P297P; Rješenje.pdf P297P; Rješenje.pdf P297P; Rješenje.pdf P297P; Rješenje.pdf P297P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c693cca7-3837-426f-8bf8-23f59f91268b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 09.07.2026.</t>
   </si>
   <si>
-    <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>09.07.2026. 11:41:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6292ecd2-d3c5-4ac6-8448-838a9f65e09a</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6292ecd2-d3c5-4ac6-8448-838a9f65e09a/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=279&amp;godina=2026</t>
   </si>
   <si>
     <t>Podnesak od 06.07.2026.; Prilog od: 06.07.2026.; Prilog od: 06.07.2026.; Prilog od: 06.07.2026.</t>
   </si>
   <si>
     <t>06.07.2026. 08:11:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6c95da6d-586e-4a4b-a2cc-b9ee02896844</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-279_2026-23-1 - Punomoć.pdf; Prilog St-279_2026-23-2 - Odluka US OS Us I-377-2026-5 od 05.06.2026. - Rješenje - privremena mjera (6).pdf; Prilog St-279_2026-23-3 - Ocevidnik Gradnja.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6c95da6d-586e-4a4b-a2cc-b9ee02896844/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 12.06.2026.; Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilo</t>
   </si>
   <si>
     <t>12.06.2026. 13:47:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ff6a26a4-86f1-4357-96ad-769ba822bf7a</t>
   </si>
@@ -209,51 +269,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -511,42 +571,210 @@
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" t="s">
         <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>