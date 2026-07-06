--- v0 (2026-05-15)
+++ v1 (2026-07-06)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="37">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-287/2026</t>
   </si>
   <si>
+    <t>Podnesak od 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>Nice-dach jednostavno društvo s ograničenom odgovornošću za usluge</t>
+  </si>
+  <si>
+    <t>Ulica Hrvatske Republike 17b, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>55482498638</t>
+  </si>
+  <si>
+    <t>Nice-dach jednostavno društvo s ograničenom odgovornošću za usluge 55482498638</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:11:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/578c38b1-2809-4111-a1d5-3f406ad37a23</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-287_2026-17-1 - Potvrda o blokadi.pdf; Prilog St-287_2026-17-2 - Očevidnik FINA.pdf; Prilog St-287_2026-17-3 - Potvrda HZMO.pdf; Prilog St-287_2026-17-4 - Potvrda Porezne uprave.pdf; Prilog St-287_2026-17-5 - Uvjerenje DGU.pdf; Prilog St-287_2026-17-6 - Uvjerenje CVH.pdf; Prilog St-287_2026-17-7 - Info.BIZ - Nice-dach j.d.o.o. Financijski izvještaj.pdf; Prilog St-287_2026-17-8 - Brutto bilanca rujan 2025..pdf; Prilog St-287_2026-17-9 - Promet kupaca po kontima.pdf; Prilog St-287_2026-17-10 - Promet dobavljaca po kontima.pdf; Prilog St-287_2026-17-11 - E-mail knjigovodstveni servis.pdf; Prilog St-287_2026-17-12 - E-mail zakonska zastupnica.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/578c38b1-2809-4111-a1d5-3f406ad37a23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=287&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Rješenje od 08.05.2026., JAVNOST</t>
   </si>
   <si>
-    <t>Nice-dach jednostavno društvo s ograničenom odgovornošću za usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>08.05.2026. 13:51:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c1ad7982-24f3-43c7-a21d-6a8b95643e9c</t>
   </si>
   <si>
     <t>Rješenje o pokretanju prethodnog postupka nakon obustave skraćenog stečajnog postupka.pdf O1000000010O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c1ad7982-24f3-43c7-a21d-6a8b95643e9c/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=287&amp;godina=2026</t>
   </si>
   <si>
     <t>Prijedlog od 07.05.2026., JAVNOST</t>
   </si>
   <si>
     <t>08.05.2026. 10:27:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5fa4b46b-ff01-4b6e-97d5-6b19d2598217</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka.pdf P115P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5fa4b46b-ff01-4b6e-97d5-6b19d2598217/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
@@ -149,51 +164,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -283,42 +298,84 @@
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>