--- v1 (2026-07-06)
+++ v2 (2026-10-09)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="62">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,153 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-287/2026</t>
   </si>
   <si>
+    <t>Podnesak od 01.09.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>Nice-dach jednostavno društvo s ograničenom odgovornošću za usluge</t>
+  </si>
+  <si>
+    <t>Ulica Hrvatske Republike 17b, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>55482498638</t>
+  </si>
+  <si>
+    <t>Nice-dach jednostavno društvo s ograničenom odgovornošću za usluge 55482498638</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:32:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5b9e52e-f759-49e8-9437-dc71fd411010</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5b9e52e-f759-49e8-9437-dc71fd411010/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=287&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.08.2026 .JAVNOST</t>
+  </si>
+  <si>
+    <t>25.08.2026. 09:40:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79abfe3b-8232-47ec-8957-3fe62a3b4d0e</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje i zaključenje stečajnog postupka (čl. 132).pdf O890O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79abfe3b-8232-47ec-8957-3fe62a3b4d0e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.07.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:41:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71452f25-7263-44be-8316-de9d54a53444</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71452f25-7263-44be-8316-de9d54a53444/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prijedlog od 15.07.2026.; Prilog od: 15.07.2026.; Prilog od: 15.07.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:40:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/636b0d37-c602-46f3-ac3a-fc39be58b65a</t>
+  </si>
+  <si>
+    <t>Prijedlog stečajnog upravitelja.pdf P93P; Prilog St-287_2026-22-1 - racun004.pdf; Prilog St-287_2026-22-2 - Putni nalog Nice.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/636b0d37-c602-46f3-ac3a-fc39be58b65a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.07.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>09.07.2026. 09:54:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56bc999c-b7a4-4a3c-8596-486bb26f72d1</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56bc999c-b7a4-4a3c-8596-486bb26f72d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026., JAVNOST</t>
   </si>
   <si>
-    <t>Nice-dach jednostavno društvo s ograničenom odgovornošću za usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>27.05.2026. 08:11:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/578c38b1-2809-4111-a1d5-3f406ad37a23</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-287_2026-17-1 - Potvrda o blokadi.pdf; Prilog St-287_2026-17-2 - Očevidnik FINA.pdf; Prilog St-287_2026-17-3 - Potvrda HZMO.pdf; Prilog St-287_2026-17-4 - Potvrda Porezne uprave.pdf; Prilog St-287_2026-17-5 - Uvjerenje DGU.pdf; Prilog St-287_2026-17-6 - Uvjerenje CVH.pdf; Prilog St-287_2026-17-7 - Info.BIZ - Nice-dach j.d.o.o. Financijski izvještaj.pdf; Prilog St-287_2026-17-8 - Brutto bilanca rujan 2025..pdf; Prilog St-287_2026-17-9 - Promet kupaca po kontima.pdf; Prilog St-287_2026-17-10 - Promet dobavljaca po kontima.pdf; Prilog St-287_2026-17-11 - E-mail knjigovodstveni servis.pdf; Prilog St-287_2026-17-12 - E-mail zakonska zastupnica.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/578c38b1-2809-4111-a1d5-3f406ad37a23/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=287&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 08.05.2026., JAVNOST</t>
   </si>
   <si>
     <t>08.05.2026. 13:51:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c1ad7982-24f3-43c7-a21d-6a8b95643e9c</t>
   </si>
   <si>
     <t>Rješenje o pokretanju prethodnog postupka nakon obustave skraćenog stečajnog postupka.pdf O1000000010O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c1ad7982-24f3-43c7-a21d-6a8b95643e9c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 07.05.2026., JAVNOST</t>
   </si>
   <si>
     <t>08.05.2026. 10:27:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5fa4b46b-ff01-4b6e-97d5-6b19d2598217</t>
   </si>
@@ -164,51 +239,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -340,42 +415,252 @@
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>