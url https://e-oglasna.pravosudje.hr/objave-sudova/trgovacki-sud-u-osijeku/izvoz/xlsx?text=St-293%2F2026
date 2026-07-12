--- v0 (2026-05-23)
+++ v1 (2026-07-12)
@@ -6,131 +6,230 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="65">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
+    <t>ST-293/2026</t>
+  </si>
+  <si>
+    <t>ISPRAVAK PRIJAVE TRAŽBINE VJEROVNIKA U PREDSTEČAJNOM POSTUPKU (TEMELJEM DOPISA ODVJETNIKA) - SAN-MET D.O.O.</t>
+  </si>
+  <si>
+    <t>BIJELO PLAVI GRAD D.O.O.</t>
+  </si>
+  <si>
+    <t>BRAČKA 3, 31000, OSIJEK</t>
+  </si>
+  <si>
+    <t>67720341992</t>
+  </si>
+  <si>
+    <t>BIJELO PLAVI GRAD D.O.O. 67720341992</t>
+  </si>
+  <si>
+    <t>10.07.2026. 08:20:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2c1a62f-5b54-4128-8d20-8833cd3f4505</t>
+  </si>
+  <si>
+    <t>DOPIS - PRIJAVA TRAŽBINE BIJELO PLAVI GRAD-potpisan (1).pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  SAN-MET d.o.o..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2c1a62f-5b54-4128-8d20-8833cd3f4505/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=ST&amp;predmet=293&amp;godina=2026</t>
+  </si>
+  <si>
     <t>St-293/2026</t>
   </si>
   <si>
+    <t>Rješenje od 01.07.2026.; Prijedlog od 05.06.2026.; Prilog od: 05.06.2026.</t>
+  </si>
+  <si>
+    <t>BIJELO PLAVI GRAD društvo s ograničenom odgovornošću za usluge</t>
+  </si>
+  <si>
+    <t>Bračka 3, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>BIJELO PLAVI GRAD društvo s ograničenom odgovornošću za usluge 67720341992</t>
+  </si>
+  <si>
+    <t>01.07.2026. 14:15:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b329e3c-71d4-4e36-8213-3c121b1918af</t>
+  </si>
+  <si>
+    <t>Prijedlog.pdf P155P; Prilog St-293_2026-8-1 - St-293_2026.pdf; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b329e3c-71d4-4e36-8213-3c121b1918af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=293&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Prijave tražbina vjerovnika u predstečajnom postupku - Bijelo plavi grad d.o.o.</t>
+  </si>
+  <si>
+    <t>Bijelo plavi grad d.o.o.</t>
+  </si>
+  <si>
+    <t>Bijelo plavi grad d.o.o. 67720341992</t>
+  </si>
+  <si>
+    <t>29.06.2026. 14:33:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/934b0478-c397-4742-a8a7-90a60c35265d</t>
+  </si>
+  <si>
+    <t>Prijava tražbine vjerovnika u predstečajnom postupku  - A1 HRVATSKA d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  GT IZOLIRKA d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  BOJANA MAROLT ZEČEVIĆ.pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  BRANIMIR VIROVAC.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - ERSTE &amp; STEIERMAMARKISCHE S-LEASING d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  MARIO ZEČEVIĆ.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - Ministarstvo financija, Porezna uprava, Područni ured Osijek.pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  NEXE d.d..pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  OSIJEK-KOTEKS d.d..pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  PERI OPLATE I SKELE d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - SAN-MET d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  VLADO IVKOVIĆ.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - DOKLETAL d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku - FINANCIJSKA AGENCIJA.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - FORNIX d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku - IZO-GRAĐENJE KONZALTING d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku - WIENER OSIGURANJE VIENNA INSURANCE GROUP d.d..pdf; Prijava tražbine vjerovnika u predstečajnom postupku - OS KRILA d.o.o..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/934b0478-c397-4742-a8a7-90a60c35265d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Tablica prijavljenih tražbina vjerovnika u predstečajnom postupku - Bijelo plavi grad d.o.o.</t>
+  </si>
+  <si>
+    <t>Bračka 3, 31000, Osijek</t>
+  </si>
+  <si>
+    <t>29.06.2026. 14:17:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d13b152-ef84-4c06-9018-627e7646339c</t>
+  </si>
+  <si>
+    <t>Tablica prijavljenih tražbina vjerovnika u predstečajnom postupku -  Bijelo plavi grad d.o.o..xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d13b152-ef84-4c06-9018-627e7646339c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.05.2026.; Podnesak od 25.05.2026.; Prilog od: 25.05.2026.; Prilog od: 25.05.2026.; Prilog od: 25.05.2026.; Prilog od: 25.05.2026.; Prilog od: 25.05.2026.; Prilog od: 25.05.2026.; Prilog od: 25.05.2026.; Prijedlog od 14.05.2026.; Prilog od: 14.05.2026.; Prilog od: 14.05.2026.; Prilog od: 14.05.2026.</t>
+  </si>
+  <si>
+    <t>28.05.2026. 10:01:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f036c20-0294-41c1-8471-34913bd7e943</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-293_2026-1-1 - Prijedog dužnika za otvaranje predstečajnog postupka.pdf; Prilog St-293_2026-1-2 - Uplata.pdf; Prilog St-293_2026-1-3 - Fina.pdf; Podnesak.pdf P75P; Prilog St-293_2026-5-1 - Prijedlog dužnika za otvaranje predstečajnoga postupka.pdf; Prilog St-293_2026-5-2 - Prilozi 1-dio.pdf; Prilog St-293_2026-5-3 - Prilozi 2-dio.pdf; Prilog St-293_2026-5-4 - Prilozi 3-dio.pdf; Prilog St-293_2026-5-5 - Prilozi 4-dio.pdf; Prilog St-293_2026-5-6 - Prilozi 5-dio.pdf; Prilog St-293_2026-5-7 - Prilozi 6-dio.pdf; Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f036c20-0294-41c1-8471-34913bd7e943/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 15.05.2026.</t>
   </si>
   <si>
-    <t>BIJELO PLAVI GRAD društvo s ograničenom odgovornošću za usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>15.05.2026. 13:27:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/851c496e-9125-4b0d-ad2c-b7043546b199</t>
   </si>
   <si>
     <t>Rješenje o ispravku ili dopuni prijedloga.pdf O1000000062O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/851c496e-9125-4b0d-ad2c-b7043546b199/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=293&amp;godina=2026</t>
   </si>
   <si>
     <t>Prijedlog od 14.05.2026.; Prilog od: 14.05.2026.; Prilog od: 14.05.2026.; Prilog od: 14.05.2026.</t>
   </si>
   <si>
     <t>14.05.2026. 13:44:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/932d2aeb-8d3a-48bf-ba3a-85924bed4041</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-293_2026-1-1 - Prijedog dužnika za otvaranje predstečajnog postupka.pdf; Prilog St-293_2026-1-2 - Uplata.pdf; Prilog St-293_2026-1-3 - Fina.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/932d2aeb-8d3a-48bf-ba3a-85924bed4041/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
@@ -149,51 +248,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -249,76 +348,284 @@
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
+        <v>33</v>
+      </c>
+      <c r="L3" t="s">
+        <v>34</v>
+      </c>
+      <c r="M3" t="s">
+        <v>35</v>
+      </c>
+      <c r="N3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>37</v>
+      </c>
+      <c r="E4" t="s">
+        <v>38</v>
+      </c>
+      <c r="F4"/>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I4" t="s">
+        <v>40</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F5" t="s">
+        <v>45</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" t="s">
+        <v>46</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>47</v>
+      </c>
+      <c r="L5" t="s">
+        <v>48</v>
+      </c>
+      <c r="M5" t="s">
+        <v>49</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" t="s">
+        <v>50</v>
+      </c>
+      <c r="E6" t="s">
         <v>29</v>
       </c>
-      <c r="L3" t="s">
+      <c r="F6" t="s">
         <v>30</v>
       </c>
-      <c r="M3" t="s">
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
         <v>31</v>
       </c>
-      <c r="N3" t="s">
-        <v>26</v>
+      <c r="I6" t="s">
+        <v>51</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>52</v>
+      </c>
+      <c r="L6" t="s">
+        <v>53</v>
+      </c>
+      <c r="M6" t="s">
+        <v>54</v>
+      </c>
+      <c r="N6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" t="s">
+        <v>55</v>
+      </c>
+      <c r="E7" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" t="s">
+        <v>30</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>31</v>
+      </c>
+      <c r="I7" t="s">
+        <v>56</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>57</v>
+      </c>
+      <c r="L7" t="s">
+        <v>58</v>
+      </c>
+      <c r="M7" t="s">
+        <v>59</v>
+      </c>
+      <c r="N7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" t="s">
+        <v>60</v>
+      </c>
+      <c r="E8" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" t="s">
+        <v>30</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>31</v>
+      </c>
+      <c r="I8" t="s">
+        <v>61</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L8" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" t="s">
+        <v>64</v>
+      </c>
+      <c r="N8" t="s">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>