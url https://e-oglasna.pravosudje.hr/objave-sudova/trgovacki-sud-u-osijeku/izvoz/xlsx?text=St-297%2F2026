--- v0 (2026-06-01)
+++ v1 (2026-07-17)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,126 +59,171 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-297/2026</t>
   </si>
   <si>
+    <t>Rješenje od 09.07.2026.; Podnesak od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>PODUZEĆE ZA CESTE, društvo s ograničenom odgovornošću</t>
+  </si>
+  <si>
+    <t>Nikole Zrinskog Ulica 115, 35000 Slavonski Brod, Hrvatska</t>
+  </si>
+  <si>
+    <t>22293432179</t>
+  </si>
+  <si>
+    <t>PODUZEĆE ZA CESTE, društvo s ograničenom odgovornošću 22293432179</t>
+  </si>
+  <si>
+    <t>09.07.2026. 13:42:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e221f94c-819e-4692-ba23-cb6187da73ba</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Rješenje - privremena mjera.pdf O276O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e221f94c-819e-4692-ba23-cb6187da73ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=297&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:53:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1dac8fc-97b6-47a1-9328-df461911e844</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1dac8fc-97b6-47a1-9328-df461911e844/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.06.2026.; Prijedlog od 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.</t>
+  </si>
+  <si>
+    <t>29.06.2026. 12:02:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39de0e97-4b9a-4f0e-939d-405ca9840848</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje stečajnog postupka.pdf P115P; Prilog St-297_2026-1-1 - punomoć MC doo.pdf; Prilog St-297_2026-1-2 - Izvod otvorenih stavki PZC d.o.o. Maneo Consulting d.o.o. 2026.pdf; Prilog St-297_2026-1-3 - Ugovor PZC.pdf; Prilog St-297_2026-1-4 - Odluka TS OS St-424-2024-159 od 09.04.2025. - Rješenje kojim se potvrđuje plan restrukturiranja (čl..pdf; Prilog St-297_2026-1-5 - ZK_12_BRODSKI VAROŠ.pdf; Prilog St-297_2026-1-6 - ZK_406_REŠETARI.pdf; Prilog St-297_2026-1-7 - ZK_3191_REŠETARI.pdf; Prilog St-297_2026-1-8 - ZK_20631_SLAVONSKI BROD.pdf; Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39de0e97-4b9a-4f0e-939d-405ca9840848/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 25.05.2026.</t>
   </si>
   <si>
-    <t>PODUZEĆE ZA CESTE, društvo s ograničenom odgovornošću</t>
-[...10 lines deleted...]
-  <si>
     <t>25.05.2026. 12:39:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ab7352f4-56bd-4a29-b6b2-78c874026b32</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ab7352f4-56bd-4a29-b6b2-78c874026b32/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=297&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -226,42 +271,168 @@
         <v>19</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>