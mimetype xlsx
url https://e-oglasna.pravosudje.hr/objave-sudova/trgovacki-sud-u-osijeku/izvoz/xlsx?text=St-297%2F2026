--- v1 (2026-07-17)
+++ v2 (2026-09-06)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="61">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,171 +59,228 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-297/2026</t>
   </si>
   <si>
+    <t>Rješenje od 28.08.2026.</t>
+  </si>
+  <si>
+    <t>PODUZEĆE ZA CESTE, društvo s ograničenom odgovornošću</t>
+  </si>
+  <si>
+    <t>Nikole Zrinskog Ulica 115, 35000 Slavonski Brod, Hrvatska</t>
+  </si>
+  <si>
+    <t>22293432179</t>
+  </si>
+  <si>
+    <t>PODUZEĆE ZA CESTE, društvo s ograničenom odgovornošću 22293432179</t>
+  </si>
+  <si>
+    <t>28.08.2026. 13:26:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20329d6d-7fc8-44e4-94bd-017e453148da</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20329d6d-7fc8-44e4-94bd-017e453148da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=297&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.</t>
+  </si>
+  <si>
+    <t>28.08.2026. 08:52:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ffb894c-bc99-40b4-909f-27636581b567</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-297_2026-16-1 - Scan.pdf; Prilog St-297_2026-16-2 - uvjerenje o vlasništvu vozila.pdf; Prilog St-297_2026-16-3 - Scan0001.pdf; Prilog St-297_2026-16-4 - Scan0002.pdf; Prilog St-297_2026-16-5 - Plan restrukturiranja_.pdf; Prilog St-297_2026-16-6 - potvrda Poreznne od 22.7.2026..pdf; Prilog St-297_2026-16-7 - PZC potvrda o stanju duga.pdf; Prilog St-297_2026-16-8 - Scan0003.pdf; Prilog St-297_2026-16-9 - Brutto bilanca 30062026.pdf; Prilog St-297_2026-16-10 - PZC popisIMOVINE 31122025.pdf; Prilog St-297_2026-16-11 - PODUZEĆE ZA CESTE , Revizorsko izvješće.pdf; Prilog St-297_2026-16-12 - izvod_44_0.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ffb894c-bc99-40b4-909f-27636581b567/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prijedlog od 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.</t>
+  </si>
+  <si>
+    <t>28.08.2026. 08:49:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f31161b-5d94-49d0-af18-c6ff58dae0f2</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje stečajnog postupka.pdf P115P; Prilog St-464_2026-1-1 - Punomoć PZC stečaj.pdf; Prilog St-464_2026-1-2 - Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf; Prilog St-464_2026-1-3 - Prilog St-297_2026-1-8 - ZK_20631_SLAVONSKI BROD.pdf; Prilog St-464_2026-1-4 - Prilog St-297_2026-1-5 - ZK_12_BRODSKI VAROŠ.pdf; Prilog St-464_2026-1-5 - Prilog St-297_2026-1-6 - ZK_406_REŠETARI.pdf; Prilog St-464_2026-1-6 - Prilog St-297_2026-1-7 - ZK_3191_REŠETARI.pdf; Prilog St-464_2026-1-7 - Rješenje kojim se potvrđuje plan restrukturiranja (čl.61.a st.2.) (4).pdf; Prilog St-464_2026-1-8 - mjere osiguranja pzc final potpisano.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f31161b-5d94-49d0-af18-c6ff58dae0f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.08.2026.; Podnesak od 27.08.2026.</t>
+  </si>
+  <si>
+    <t>28.08.2026. 08:48:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1bda7e2-b01d-4396-9496-cc1ad358ba4b</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1bda7e2-b01d-4396-9496-cc1ad358ba4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 09.07.2026.; Podnesak od 01.07.2026.</t>
   </si>
   <si>
-    <t>PODUZEĆE ZA CESTE, društvo s ograničenom odgovornošću</t>
-[...10 lines deleted...]
-  <si>
     <t>09.07.2026. 13:42:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e221f94c-819e-4692-ba23-cb6187da73ba</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Rješenje - privremena mjera.pdf O276O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e221f94c-819e-4692-ba23-cb6187da73ba/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=297&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 01.07.2026.</t>
   </si>
   <si>
     <t>01.07.2026. 13:53:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f1dac8fc-97b6-47a1-9328-df461911e844</t>
   </si>
   <si>
     <t>Rješenje - ispravak rješenja.pdf O167O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f1dac8fc-97b6-47a1-9328-df461911e844/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 29.06.2026.; Prijedlog od 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.</t>
   </si>
   <si>
     <t>29.06.2026. 12:02:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/39de0e97-4b9a-4f0e-939d-405ca9840848</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka.pdf P115P; Prilog St-297_2026-1-1 - punomoć MC doo.pdf; Prilog St-297_2026-1-2 - Izvod otvorenih stavki PZC d.o.o. Maneo Consulting d.o.o. 2026.pdf; Prilog St-297_2026-1-3 - Ugovor PZC.pdf; Prilog St-297_2026-1-4 - Odluka TS OS St-424-2024-159 od 09.04.2025. - Rješenje kojim se potvrđuje plan restrukturiranja (čl..pdf; Prilog St-297_2026-1-5 - ZK_12_BRODSKI VAROŠ.pdf; Prilog St-297_2026-1-6 - ZK_406_REŠETARI.pdf; Prilog St-297_2026-1-7 - ZK_3191_REŠETARI.pdf; Prilog St-297_2026-1-8 - ZK_20631_SLAVONSKI BROD.pdf; Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/39de0e97-4b9a-4f0e-939d-405ca9840848/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 25.05.2026.</t>
   </si>
   <si>
     <t>25.05.2026. 12:39:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ab7352f4-56bd-4a29-b6b2-78c874026b32</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ab7352f4-56bd-4a29-b6b2-78c874026b32/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -397,42 +454,210 @@
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>24</v>
+      </c>
+      <c r="M9" t="s">
+        <v>60</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>