--- v2 (2026-09-06)
+++ v3 (2026-10-24)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="71">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-297/2026</t>
   </si>
   <si>
+    <t>Rješenje od 24.09.2026.</t>
+  </si>
+  <si>
+    <t>PODUZEĆE ZA CESTE, društvo s ograničenom odgovornošću</t>
+  </si>
+  <si>
+    <t>Nikole Zrinskog Ulica 115, 35000 Slavonski Brod, Hrvatska</t>
+  </si>
+  <si>
+    <t>22293432179</t>
+  </si>
+  <si>
+    <t>PODUZEĆE ZA CESTE, društvo s ograničenom odgovornošću 22293432179</t>
+  </si>
+  <si>
+    <t>24.09.2026. 13:24:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43116caf-6dfe-4ab8-bb8c-6fd2066a37f8</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43116caf-6dfe-4ab8-bb8c-6fd2066a37f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=297&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.09.2026.; Podnesak od 22.09.2026.; Prilog od: 22.09.2026.; Podnesak od 21.09.2026.; Prilog od: 21.09.2026.; Prilog od: 21.09.2026.; Prilog od: 21.09.2026.; Podnesak od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>23.09.2026. 12:36:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85e69af9-13ee-4cc6-8ccf-78dc6ef97c32</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Podnesak.pdf P75P; Prilog St-297_2026-25-1 - Potvrda PZCbrod Irata.pdf; Prilog St-297_2026-25-2 - Potvrda PZCbrod IIrata.pdf; Prilog St-297_2026-25-3 - Potvrda PZCbrod IIIrata.pdf; Podnesak.pdf P75P; Prilog St-297_2026-26-1 - PZC Brod, otvorene stavke.pdf; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85e69af9-13ee-4cc6-8ccf-78dc6ef97c32/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 28.08.2026.</t>
   </si>
   <si>
-    <t>PODUZEĆE ZA CESTE, društvo s ograničenom odgovornošću</t>
-[...10 lines deleted...]
-  <si>
     <t>28.08.2026. 13:26:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/20329d6d-7fc8-44e4-94bd-017e453148da</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/20329d6d-7fc8-44e4-94bd-017e453148da/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=297&amp;godina=2026</t>
   </si>
   <si>
     <t>Podnesak od 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.</t>
   </si>
   <si>
     <t>28.08.2026. 08:52:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4ffb894c-bc99-40b4-909f-27636581b567</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-297_2026-16-1 - Scan.pdf; Prilog St-297_2026-16-2 - uvjerenje o vlasništvu vozila.pdf; Prilog St-297_2026-16-3 - Scan0001.pdf; Prilog St-297_2026-16-4 - Scan0002.pdf; Prilog St-297_2026-16-5 - Plan restrukturiranja_.pdf; Prilog St-297_2026-16-6 - potvrda Poreznne od 22.7.2026..pdf; Prilog St-297_2026-16-7 - PZC potvrda o stanju duga.pdf; Prilog St-297_2026-16-8 - Scan0003.pdf; Prilog St-297_2026-16-9 - Brutto bilanca 30062026.pdf; Prilog St-297_2026-16-10 - PZC popisIMOVINE 31122025.pdf; Prilog St-297_2026-16-11 - PODUZEĆE ZA CESTE , Revizorsko izvješće.pdf; Prilog St-297_2026-16-12 - izvod_44_0.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4ffb894c-bc99-40b4-909f-27636581b567/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.</t>
   </si>
   <si>
     <t>28.08.2026. 08:49:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2f31161b-5d94-49d0-af18-c6ff58dae0f2</t>
   </si>
@@ -236,51 +266,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -613,51 +643,135 @@
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>59</v>
       </c>
       <c r="L9" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="M9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" t="s">
+        <v>35</v>
+      </c>
+      <c r="M11" t="s">
+        <v>70</v>
+      </c>
+      <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>