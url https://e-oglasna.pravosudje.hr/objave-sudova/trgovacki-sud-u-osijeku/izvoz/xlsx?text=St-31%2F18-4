--- v0 (2026-08-12)
+++ v1 (2026-10-31)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="805" uniqueCount="522">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="818" uniqueCount="533">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
+  </si>
+  <si>
+    <t>St-640/2026</t>
+  </si>
+  <si>
+    <t>Prijedlog od 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog</t>
+  </si>
+  <si>
+    <t>INFOS PROMOTION d.o.o. za marketing i usluge</t>
+  </si>
+  <si>
+    <t>Plivska 33, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>13160244056</t>
+  </si>
+  <si>
+    <t>INFOS PROMOTION d.o.o. za marketing i usluge 13160244056</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:41:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/246c0074-65ba-401c-b90a-f87e1f7d31ad</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-640_2026-1-1 - 13160244056_22092026_ispostave (1).pdf; Prilog St-640_2026-1-2 - 13160244056_22092026_ispostave.pdf; Prilog St-640_2026-1-3 - 51035996_otplatni plan[15].pdf; Prilog St-640_2026-1-4 - eks_otplatni_plan inicijalni.pdf; Prilog St-640_2026-1-5 - 51037905_otplatni plan[18].pdf; Prilog St-640_2026-1-6 - 150992 Ugovor o leasingu.pdf; Prilog St-640_2026-1-7 - Biljeske_Infos Promotion d.o.o._.pdf; Prilog St-640_2026-1-8 - Konto 2620 - dozvoljeni minus.pdf; Prilog St-640_2026-1-9 - GFI-POD602..pdf; Prilog St-640_2026-1-10 - Konto 16085 - ostala potraživanja.pdf; Prilog St-640_2026-1-11 - Obveze za predujmove AOP117 - Konto 25704 - avansi.pdf; Prilog St-640_2026-1-12 - Izjava o broju zaposlenih.pdf; Prilog St-640_2026-1-13 - Obveze za zajmove depozite i slično AOP115.pdf; Prilog St-640_2026-1-14 - Konto 16000 - ostala potraživanja (utržak).pdf; Prilog St-640_2026-1-15 - HAMAG_GS01_Izvadak_otvorenih_stavaka_2026_INFOS PROMOTION d.o.o._8429770 (1).pdf; Prilog St-640_2026-1-16 - Atenza-najam-vozila.pdf; Prilog St-640_2026-1-17 - Otvorene stavke dobavljača.pdf; Prilog St-640_2026-1-18 - Otvorene stavke kupaca.pdf; Prilog St-640_2026-1-19 - MG-prometna_compressed.pdf; Prilog St-640_2026-1-20 - Potvrda o blokadi.pdf; Prilog St-640_2026-1-21 - Potvrda uplate.pdf; Prilog St-640_2026-1-22 - Punomoć za odvjetnika.pdf; Prilog St-640_2026-1-23 - Očevidnik neizvršene osnove.pdf; Prilog St-640_2026-1-24 - Ugovor o kreditu_kreditnoj kartici i pripadajuci dodaci (36) (2).pdf; Prilog St-640_2026-1-25 - Očevidnik dani.pdf; Prilog St-640_2026-1-26 - Passat-prometna_compressed.pdf; Prilog St-640_2026-1-27 - Upravni ugovor.pdf; Prilog St-640_2026-1-28 - Zaba-Otplatni_Plan_5100758019.pdf; Prilog St-640_2026-1-29 - Upravni ugovor dodatak.pdf; Prilog St-640_2026-1-30 - Addiko ugovor kredit 1.pdf; Prilog St-640_2026-1-31 - Ugovor o zajmu ovjeren i potpisan (003)-81.pdf; Prilog St-640_2026-1-32 - Ugovor Addiko 2.pdf; Prilog St-640_2026-1-33 - Zaba-minus.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/246c0074-65ba-401c-b90a-f87e1f7d31ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=640&amp;godina=2026</t>
   </si>
   <si>
     <t>St-410/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Podnesak od 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog </t>
   </si>
   <si>
     <t>ANNA NAVIS d.o.o. za ugostiteljstvo i usluge</t>
   </si>
   <si>
     <t>Ulica Matije Mesića 10, 35000 Slavonski Brod, Hrvatska</t>
   </si>
   <si>
     <t>03977116680</t>
   </si>
   <si>
     <t>ANNA NAVIS d.o.o. za ugostiteljstvo i usluge 03977116680</t>
   </si>
   <si>
     <t>06.08.2026. 12:10:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ef2fe0ce-35bf-42c5-b9ac-f5bf8cd6bf2e</t>
   </si>
@@ -1627,51 +1660,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:N63"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2189,124 +2222,124 @@
       <c r="I13" t="s">
         <v>143</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>144</v>
       </c>
       <c r="L13" t="s">
         <v>145</v>
       </c>
       <c r="M13" t="s">
         <v>146</v>
       </c>
       <c r="N13" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>49</v>
+        <v>148</v>
       </c>
       <c r="D14" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E14" t="s">
-        <v>51</v>
+        <v>150</v>
       </c>
       <c r="F14" t="s">
-        <v>52</v>
+        <v>151</v>
       </c>
       <c r="G14" t="s">
-        <v>53</v>
+        <v>152</v>
       </c>
       <c r="H14" t="s">
-        <v>54</v>
+        <v>153</v>
       </c>
       <c r="I14" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="L14" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="M14" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="N14" t="s">
-        <v>59</v>
+        <v>158</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>153</v>
+        <v>60</v>
       </c>
       <c r="D15" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="E15" t="s">
-        <v>155</v>
+        <v>62</v>
       </c>
       <c r="F15" t="s">
-        <v>156</v>
+        <v>63</v>
       </c>
       <c r="G15" t="s">
-        <v>157</v>
+        <v>64</v>
       </c>
       <c r="H15" t="s">
-        <v>158</v>
+        <v>65</v>
       </c>
       <c r="I15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="L15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="N15" t="s">
-        <v>163</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>164</v>
       </c>
       <c r="D16" t="s">
         <v>165</v>
       </c>
       <c r="E16" t="s">
         <v>166</v>
       </c>
       <c r="F16" t="s">
         <v>167</v>
       </c>
       <c r="G16" t="s">
         <v>168</v>
       </c>
       <c r="H16" t="s">
@@ -2357,166 +2390,166 @@
       <c r="I17" t="s">
         <v>181</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
         <v>182</v>
       </c>
       <c r="L17" t="s">
         <v>183</v>
       </c>
       <c r="M17" t="s">
         <v>184</v>
       </c>
       <c r="N17" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="D18" t="s">
-        <v>176</v>
+        <v>187</v>
       </c>
       <c r="E18" t="s">
-        <v>177</v>
+        <v>188</v>
       </c>
       <c r="F18" t="s">
-        <v>178</v>
+        <v>189</v>
       </c>
       <c r="G18" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="H18" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="I18" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="L18" t="s">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="M18" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="N18" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="D19" t="s">
-        <v>176</v>
+        <v>187</v>
       </c>
       <c r="E19" t="s">
-        <v>177</v>
+        <v>188</v>
       </c>
       <c r="F19" t="s">
-        <v>178</v>
+        <v>189</v>
       </c>
       <c r="G19" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="H19" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="I19" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L19" t="s">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="M19" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="N19" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="D20" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="E20" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="F20" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="G20" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="H20" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="I20" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="L20" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="M20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="N20" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>203</v>
       </c>
       <c r="D21" t="s">
         <v>204</v>
       </c>
       <c r="E21" t="s">
         <v>205</v>
       </c>
       <c r="F21" t="s">
         <v>206</v>
       </c>
       <c r="G21" t="s">
         <v>207</v>
       </c>
       <c r="H21" t="s">
@@ -2525,124 +2558,124 @@
       <c r="I21" t="s">
         <v>209</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
         <v>210</v>
       </c>
       <c r="L21" t="s">
         <v>211</v>
       </c>
       <c r="M21" t="s">
         <v>212</v>
       </c>
       <c r="N21" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>93</v>
+        <v>214</v>
       </c>
       <c r="D22" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E22" t="s">
-        <v>95</v>
+        <v>216</v>
       </c>
       <c r="F22" t="s">
-        <v>96</v>
+        <v>217</v>
       </c>
       <c r="G22" t="s">
-        <v>97</v>
+        <v>218</v>
       </c>
       <c r="H22" t="s">
-        <v>98</v>
+        <v>219</v>
       </c>
       <c r="I22" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="L22" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="M22" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="N22" t="s">
-        <v>103</v>
+        <v>224</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>219</v>
+        <v>104</v>
       </c>
       <c r="D23" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="E23" t="s">
-        <v>221</v>
+        <v>106</v>
       </c>
       <c r="F23" t="s">
-        <v>222</v>
+        <v>107</v>
       </c>
       <c r="G23" t="s">
-        <v>223</v>
+        <v>108</v>
       </c>
       <c r="H23" t="s">
-        <v>224</v>
+        <v>109</v>
       </c>
       <c r="I23" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="L23" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="M23" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="N23" t="s">
-        <v>229</v>
+        <v>114</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>230</v>
       </c>
       <c r="D24" t="s">
         <v>231</v>
       </c>
       <c r="E24" t="s">
         <v>232</v>
       </c>
       <c r="F24" t="s">
         <v>233</v>
       </c>
       <c r="G24" t="s">
         <v>234</v>
       </c>
       <c r="H24" t="s">
@@ -2903,754 +2936,754 @@
       <c r="I30" t="s">
         <v>302</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
         <v>303</v>
       </c>
       <c r="L30" t="s">
         <v>304</v>
       </c>
       <c r="M30" t="s">
         <v>305</v>
       </c>
       <c r="N30" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="D31" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="E31" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="F31" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="G31" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="H31" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="I31" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="L31" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="M31" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="N31" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="D32" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="E32" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="F32" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="G32" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="H32" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="I32" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="L32" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="M32" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="N32" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="D33" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="E33" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="F33" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="G33" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="H33" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="I33" t="s">
-        <v>313</v>
+        <v>321</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="L33" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="M33" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="N33" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="D34" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="E34" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="F34" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="G34" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="H34" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="I34" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
+        <v>325</v>
+      </c>
+      <c r="L34" t="s">
+        <v>315</v>
+      </c>
+      <c r="M34" t="s">
+        <v>326</v>
+      </c>
+      <c r="N34" t="s">
         <v>317</v>
-      </c>
-[...7 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="D35" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="E35" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="F35" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="G35" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="H35" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="I35" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="L35" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="M35" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="N35" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="D36" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="E36" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="F36" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="G36" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="H36" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="I36" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
       <c r="L36" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="M36" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="N36" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="D37" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="E37" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="F37" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="G37" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="H37" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="I37" t="s">
-        <v>325</v>
+        <v>333</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
-        <v>326</v>
+        <v>334</v>
       </c>
       <c r="L37" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="M37" t="s">
-        <v>327</v>
+        <v>335</v>
       </c>
       <c r="N37" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="D38" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="E38" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="F38" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="G38" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="H38" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="I38" t="s">
-        <v>328</v>
+        <v>336</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
-        <v>329</v>
+        <v>337</v>
       </c>
       <c r="L38" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="M38" t="s">
-        <v>330</v>
+        <v>338</v>
       </c>
       <c r="N38" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="D39" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="E39" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="F39" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="G39" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="H39" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="I39" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="L39" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="M39" t="s">
-        <v>333</v>
+        <v>341</v>
       </c>
       <c r="N39" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="D40" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="E40" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="F40" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="G40" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="H40" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="I40" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
       <c r="J40"/>
       <c r="K40" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="L40" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="M40" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
       <c r="N40" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="D41" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="E41" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="F41" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="G41" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="H41" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="I41" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="J41"/>
       <c r="K41" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="L41" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="M41" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="N41" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="D42" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="E42" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="F42" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="G42" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="H42" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="I42" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
       <c r="J42"/>
       <c r="K42" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="L42" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="M42" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="N42" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="D43" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="E43" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="F43" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="G43" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="H43" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="I43" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="J43"/>
       <c r="K43" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="L43" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="M43" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="N43" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="D44" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="E44" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="F44" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="G44" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="H44" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="I44" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="J44"/>
       <c r="K44" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="L44" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="M44" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="N44" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="D45" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="E45" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="F45" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="G45" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="H45" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="I45" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="J45"/>
       <c r="K45" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
       <c r="L45" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="M45" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="N45" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="D46" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="E46" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="F46" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="G46" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="H46" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="I46" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="J46"/>
       <c r="K46" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="L46" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="M46" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
       <c r="N46" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>355</v>
+        <v>307</v>
       </c>
       <c r="D47" t="s">
-        <v>356</v>
+        <v>308</v>
       </c>
       <c r="E47" t="s">
-        <v>357</v>
+        <v>309</v>
       </c>
       <c r="F47" t="s">
-        <v>358</v>
+        <v>310</v>
       </c>
       <c r="G47" t="s">
-        <v>359</v>
+        <v>311</v>
       </c>
       <c r="H47" t="s">
-        <v>360</v>
+        <v>312</v>
       </c>
       <c r="I47" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="J47"/>
       <c r="K47" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="L47" t="s">
-        <v>363</v>
+        <v>315</v>
       </c>
       <c r="M47" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="N47" t="s">
-        <v>365</v>
+        <v>317</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
         <v>366</v>
       </c>
       <c r="D48" t="s">
         <v>367</v>
       </c>
       <c r="E48" t="s">
         <v>368</v>
       </c>
       <c r="F48" t="s">
         <v>369</v>
       </c>
       <c r="G48" t="s">
         <v>370</v>
       </c>
       <c r="H48" t="s">
@@ -3953,124 +3986,124 @@
       <c r="I55" t="s">
         <v>449</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
         <v>450</v>
       </c>
       <c r="L55" t="s">
         <v>451</v>
       </c>
       <c r="M55" t="s">
         <v>452</v>
       </c>
       <c r="N55" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>443</v>
+        <v>454</v>
       </c>
       <c r="D56" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E56" t="s">
-        <v>445</v>
+        <v>456</v>
       </c>
       <c r="F56" t="s">
-        <v>446</v>
+        <v>457</v>
       </c>
       <c r="G56" t="s">
-        <v>447</v>
+        <v>458</v>
       </c>
       <c r="H56" t="s">
-        <v>448</v>
+        <v>459</v>
       </c>
       <c r="I56" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="J56"/>
       <c r="K56" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="L56" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="M56" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="N56" t="s">
-        <v>453</v>
+        <v>464</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
+        <v>454</v>
+      </c>
+      <c r="D57" t="s">
+        <v>465</v>
+      </c>
+      <c r="E57" t="s">
+        <v>456</v>
+      </c>
+      <c r="F57" t="s">
+        <v>457</v>
+      </c>
+      <c r="G57" t="s">
+        <v>458</v>
+      </c>
+      <c r="H57" t="s">
         <v>459</v>
       </c>
-      <c r="D57" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I57" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="J57"/>
       <c r="K57" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="L57" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="M57" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="N57" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
         <v>470</v>
       </c>
       <c r="D58" t="s">
         <v>471</v>
       </c>
       <c r="E58" t="s">
         <v>472</v>
       </c>
       <c r="F58" t="s">
         <v>473</v>
       </c>
       <c r="G58" t="s">
         <v>474</v>
       </c>
       <c r="H58" t="s">
@@ -4130,147 +4163,189 @@
       </c>
       <c r="M59" t="s">
         <v>490</v>
       </c>
       <c r="N59" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
         <v>492</v>
       </c>
       <c r="D60" t="s">
         <v>493</v>
       </c>
       <c r="E60" t="s">
         <v>494</v>
       </c>
       <c r="F60" t="s">
-        <v>462</v>
+        <v>495</v>
       </c>
       <c r="G60" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="H60" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="I60" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="L60" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="M60" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="N60" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="D61" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="E61" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F61" t="s">
-        <v>505</v>
+        <v>473</v>
       </c>
       <c r="G61" t="s">
         <v>506</v>
       </c>
       <c r="H61" t="s">
         <v>507</v>
       </c>
       <c r="I61" t="s">
         <v>508</v>
       </c>
       <c r="J61"/>
       <c r="K61" t="s">
         <v>509</v>
       </c>
       <c r="L61" t="s">
         <v>510</v>
       </c>
       <c r="M61" t="s">
         <v>511</v>
       </c>
       <c r="N61" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
         <v>513</v>
       </c>
       <c r="D62" t="s">
         <v>514</v>
       </c>
       <c r="E62" t="s">
         <v>515</v>
       </c>
-      <c r="F62"/>
+      <c r="F62" t="s">
+        <v>516</v>
+      </c>
       <c r="G62" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="H62" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="I62" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="J62"/>
       <c r="K62" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="L62" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="M62" t="s">
-        <v>521</v>
-[...1 lines deleted...]
-      <c r="N62"/>
+        <v>522</v>
+      </c>
+      <c r="N62" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>14</v>
+      </c>
+      <c r="B63" t="s">
+        <v>15</v>
+      </c>
+      <c r="C63" t="s">
+        <v>524</v>
+      </c>
+      <c r="D63" t="s">
+        <v>525</v>
+      </c>
+      <c r="E63" t="s">
+        <v>526</v>
+      </c>
+      <c r="F63"/>
+      <c r="G63" t="s">
+        <v>527</v>
+      </c>
+      <c r="H63" t="s">
+        <v>528</v>
+      </c>
+      <c r="I63" t="s">
+        <v>529</v>
+      </c>
+      <c r="J63"/>
+      <c r="K63" t="s">
+        <v>530</v>
+      </c>
+      <c r="L63" t="s">
+        <v>531</v>
+      </c>
+      <c r="M63" t="s">
+        <v>532</v>
+      </c>
+      <c r="N63"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>