--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="111">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-329/2024</t>
   </si>
   <si>
+    <t>Rješenje od 04.05.2026.</t>
+  </si>
+  <si>
+    <t>AUTOPRIJEVOZ ZIRDUM j.d.o.o. za prijevoz i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Ivana Gorana Kovačića 1, 35000 Slavonski Brod, Hrvatska</t>
+  </si>
+  <si>
+    <t>82455195024</t>
+  </si>
+  <si>
+    <t>AUTOPRIJEVOZ ZIRDUM j.d.o.o. za prijevoz i usluge 82455195024</t>
+  </si>
+  <si>
+    <t>04.05.2026. 09:54:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6ec893b-dded-4ed1-8968-80629c442b4b</t>
+  </si>
+  <si>
+    <t>Rješenje - zaključen stečajni postupak (čl. 286 SZ-a).pdf O889O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6ec893b-dded-4ed1-8968-80629c442b4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=329&amp;godina=2024</t>
+  </si>
+  <si>
     <t>Zaključak od 26.03.2026.</t>
   </si>
   <si>
-    <t>AUTOPRIJEVOZ ZIRDUM j.d.o.o. za prijevoz i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>26.03.2026. 09:35:43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/226d4168-4215-4ad1-ab20-44854a79de07</t>
   </si>
   <si>
     <t>Zaključak - suglasnost na diobu.pdf O350O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/226d4168-4215-4ad1-ab20-44854a79de07/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=329&amp;godina=2024</t>
   </si>
   <si>
     <t>Podnesak od 23.03.2026.; Podnesak od 16.03.2026.</t>
   </si>
   <si>
     <t>26.03.2026. 09:17:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e4ba1c4b-e74e-438a-aba0-4f2b06454b00</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e4ba1c4b-e74e-438a-aba0-4f2b06454b00/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 16.03.2026.</t>
   </si>
   <si>
     <t>18.03.2026. 14:08:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9c5e6e77-748d-4754-a4ea-fb0dacc16cff</t>
   </si>
@@ -371,51 +386,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N18"/>
+  <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1042,135 +1057,177 @@
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>92</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
         <v>93</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
         <v>94</v>
       </c>
       <c r="L16" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="M16" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L17" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="M17" t="s">
         <v>100</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
         <v>101</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
         <v>102</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
         <v>103</v>
       </c>
       <c r="L18" t="s">
         <v>104</v>
       </c>
       <c r="M18" t="s">
         <v>105</v>
       </c>
       <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>106</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>107</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>108</v>
+      </c>
+      <c r="L19" t="s">
+        <v>109</v>
+      </c>
+      <c r="M19" t="s">
+        <v>110</v>
+      </c>
+      <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>