--- v0 (2026-06-01)
+++ v1 (2026-07-17)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-330/2026</t>
   </si>
   <si>
+    <t>Rješenje od 10.07.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>ŠPURGA društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Trg Kralja Zvonimira 17, 32270 Županja, Hrvatska</t>
+  </si>
+  <si>
+    <t>91014798007</t>
+  </si>
+  <si>
+    <t>ŠPURGA društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 91014798007</t>
+  </si>
+  <si>
+    <t>10.07.2026. 14:13:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9c1cbe6-4ae4-4776-b47e-14680f1f89da</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9c1cbe6-4ae4-4776-b47e-14680f1f89da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=330&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 11.06.2026.; Prilog od: 11.06.2026.; Prilog od: 11.06.2026.; Prilog od: 11.06.2026.; Prilog od: 11.06.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>15.06.2026. 13:37:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/022cd5de-0e76-47f3-8764-349fa22c22e6</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-330_2026-8-1 - ŠPURGA- Porezna .pdf; Prilog St-330_2026-8-2 - Zahtjev za dostavu podataka - ŠPURGA d.o.o. - zz-1.pdf; Prilog St-330_2026-8-3 - Re Zahtjev za dostavu podataka - ŠPURGA d.o.o..pdf; Prilog St-330_2026-8-4 - ZK-2564-KO-GRADISTE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/022cd5de-0e76-47f3-8764-349fa22c22e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 29.05.2026., JAVNOST</t>
   </si>
   <si>
-    <t>ŠPURGA društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>29.05.2026. 11:08:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/575430a3-9039-4d67-b320-9656d950578c</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/575430a3-9039-4d67-b320-9656d950578c/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=330&amp;godina=2026</t>
   </si>
   <si>
     <t>Prijedlog od 28.05.2026.; Prilog od: 28.05.2026.; Prilog od: 28.05.2026.; Prilog od: 28.05.2026.; Prilog od: 28.05.2026., JAVNOST</t>
   </si>
   <si>
     <t>29.05.2026. 11:06:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0e5c923e-57c5-4df6-b0e6-b11f261f63d9</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka (čl. 110 SZ-a).pdf P609P; Prilog St-330_2026-1-1 - Podnesak.pdf; Prilog St-330_2026-1-2 - Podaci iz ZIS-a.pdf; Prilog St-330_2026-1-3 - Podaci iz RGFI-a.pdf; Prilog St-330_2026-1-4 - Ostali podaci o imovini.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0e5c923e-57c5-4df6-b0e6-b11f261f63d9/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
@@ -149,51 +179,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -283,42 +313,126 @@
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>