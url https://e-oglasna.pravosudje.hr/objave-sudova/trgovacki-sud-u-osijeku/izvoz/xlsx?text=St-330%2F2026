--- v1 (2026-07-17)
+++ v2 (2026-09-03)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="66">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,150 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-330/2026</t>
   </si>
   <si>
+    <t>Podnesak od 21.08.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>ŠPURGA društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Trg Kralja Zvonimira 17, 32270 Županja, Hrvatska</t>
+  </si>
+  <si>
+    <t>91014798007</t>
+  </si>
+  <si>
+    <t>ŠPURGA društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 91014798007</t>
+  </si>
+  <si>
+    <t>24.08.2026. 10:06:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d971b738-f66d-407c-8dd6-4d9ff6a287ad</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d971b738-f66d-407c-8dd6-4d9ff6a287ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=330&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.07.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:11:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7f61b8f-575d-4614-bbf8-a0317b857d02</t>
+  </si>
+  <si>
+    <t>Rješenje - razrješenje stečajnog upravitelja.pdf O288O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7f61b8f-575d-4614-bbf8-a0317b857d02/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 22.07.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>24.07.2026. 08:50:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b86774fd-5321-444f-be8c-ec6967512198</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b86774fd-5321-444f-be8c-ec6967512198/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.07.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>17.07.2026. 13:42:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75b66538-f826-44c7-9c93-2be2c99851b2</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75b66538-f826-44c7-9c93-2be2c99851b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prijedlog od 15.07.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>17.07.2026. 12:45:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc330bc5-104a-4064-bb5e-b934411c37e5</t>
+  </si>
+  <si>
+    <t>Prijedlog stečajnog upravitelja.pdf P93P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc330bc5-104a-4064-bb5e-b934411c37e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 10.07.2026., JAVNOST</t>
   </si>
   <si>
-    <t>ŠPURGA društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>10.07.2026. 14:13:43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f9c1cbe6-4ae4-4776-b47e-14680f1f89da</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f9c1cbe6-4ae4-4776-b47e-14680f1f89da/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=330&amp;godina=2026</t>
   </si>
   <si>
     <t>Podnesak od 11.06.2026.; Prilog od: 11.06.2026.; Prilog od: 11.06.2026.; Prilog od: 11.06.2026.; Prilog od: 11.06.2026., JAVNOST</t>
   </si>
   <si>
     <t>15.06.2026. 13:37:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/022cd5de-0e76-47f3-8764-349fa22c22e6</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-330_2026-8-1 - ŠPURGA- Porezna .pdf; Prilog St-330_2026-8-2 - Zahtjev za dostavu podataka - ŠPURGA d.o.o. - zz-1.pdf; Prilog St-330_2026-8-3 - Re Zahtjev za dostavu podataka - ŠPURGA d.o.o..pdf; Prilog St-330_2026-8-4 - ZK-2564-KO-GRADISTE.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/022cd5de-0e76-47f3-8764-349fa22c22e6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 29.05.2026., JAVNOST</t>
   </si>
   <si>
     <t>29.05.2026. 11:08:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/575430a3-9039-4d67-b320-9656d950578c</t>
   </si>
@@ -179,51 +251,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -346,93 +418,303 @@
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
+        <v>24</v>
+      </c>
+      <c r="M4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
         <v>39</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>40</v>
       </c>
-      <c r="M5" t="s">
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
         <v>41</v>
       </c>
-      <c r="N5" t="s">
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" t="s">
+        <v>49</v>
+      </c>
+      <c r="M7" t="s">
+        <v>50</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>52</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" t="s">
+        <v>55</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>57</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" t="s">
+        <v>59</v>
+      </c>
+      <c r="M9" t="s">
+        <v>60</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>62</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>