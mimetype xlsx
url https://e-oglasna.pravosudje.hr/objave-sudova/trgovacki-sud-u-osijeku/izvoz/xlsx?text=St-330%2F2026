--- v2 (2026-09-03)
+++ v3 (2026-10-22)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="85">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,135 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-330/2026</t>
   </si>
   <si>
+    <t>Podnesak od 14.10.2026.; Prilog od: 14.10.2026.; Prilog od: 14.10.2026.; Prilog od: 14.10.2026.; Prilog od: 14.10.2026.; Prilog od: 14.10.2026.; Prilog od: 14.10.2026.; Prilog od: 14.10.2026.; Prilog od: 14.10.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>ŠPURGA društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Trg Kralja Zvonimira 17, 32270 Županja, Hrvatska</t>
+  </si>
+  <si>
+    <t>91014798007</t>
+  </si>
+  <si>
+    <t>ŠPURGA društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 91014798007</t>
+  </si>
+  <si>
+    <t>15.10.2026. 09:56:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5de5303-036f-42e3-af9e-ef179bb9aa01</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-330_2026-28-1 - ŠPURGA doo u stečaju - I. viši isplatni red - Tablice za I ispitno ročište.pdf; Prilog St-330_2026-28-2 - ŠPURGA doo u stečaju - II. viši isplatni red - Tablice za I ispitno ročište.pdf; Prilog St-330_2026-28-3 - ŠPURGA doo u stečaju - razlučna prava - Tablice za I ispitno ročište.pdf; Prilog St-330_2026-28-4 - ŠPURGA doo u stečaju - izlučna prava - Tablice za I ispitno ročište.pdf; Prilog St-330_2026-28-5 - ŠPURGA doo u stečaju - popis vjerovnika - Tablice za I ispitno ročište.pdf; Prilog St-330_2026-28-6 - ŠPURGA doo u stečaju - pregled imovine i obveza - Tablice za I ispitno ročište.pdf; Prilog St-330_2026-28-7 - ŠPURGA doo u stečaju - popis predmeta stečajne mase - Tablice za I ispitno ročište.pdf; Prilog St-330_2026-28-8 - ŠPURGA doo u stečaju - predračun troškova - Tablice za I ispitno ročište.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5de5303-036f-42e3-af9e-ef179bb9aa01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=330&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 14.10.2026.; Prilog od: 14.10.2026.; Prilog od: 14.10.2026.; Prilog od: 14.10.2026.; Prilog od: 14.10.2026.; Prilog od: 14.10.2026.; Prilog od: 14.10.2026.; Prilog od: 14.10.2026.; Prilog od: 14.10.2026.; Prilog od: 14.10.2026.; Prilog od: 14.10.2026.; Prilog od: 14.10.2026.; Prilog od: 14.10.2026.; Prilog od: 14.10.2026.; Prilog od: 14.10.2026.; Prilog od: 14.10.2026.; Prilog od: 14.10.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>15.10.2026. 09:55:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/015795d5-bfe6-4651-a1bb-14ae7fb17b3f</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-330_2026-27-1 - Prilog 1 - ŠPURGA d.o.o. u stečaju - DZS Obavijest o razvrstavanju OP_107b557a-3830-4ec8-af0e-5db020.pdf; Prilog St-330_2026-27-2 - Prilog 2 - ŠPURGA d.o.o. u stečaju - Izvadak iz RSV.pdf; Prilog St-330_2026-27-3 - Prilog 3 - ŠPURGA d.o.o. u stečaju - ZK-2564-GRADISTE-12-10-2026-14-21.pdf; Prilog St-330_2026-27-4 - Prilog 4 - ŠPURGA d.o.o. u stečaju - Popis D.I. 2025.pdf; Prilog St-330_2026-27-5 - Prilog 5 - ŠPURGA d.o.o. u stečaju - Fotografije strojeva.pdf; Prilog St-330_2026-27-6 - Prilog 6 - ŠPURGA d.o.o. u stečaju - Fotografije sirovina.pdf; Prilog St-330_2026-27-7 - Prilog 7 - ŠPURGA d.o.o. u stečaju - Fotografije vozila.pdf; Prilog St-330_2026-27-8 - Prilog 8 - ŠPURGA d.o.o. u stečaju - Ugovor o najmu vozila.pdf; Prilog St-330_2026-27-9 - Prilog 9 - ŠPURGA d.o.o. u stečaju - potvrda o radnicima.pdf; Prilog St-330_2026-27-10 - Prilog 10 - ŠPURGA d.o.o. u stečaju - Elvis Špurga - Odluka o otkazu.pdf; Prilog St-330_2026-27-11 - Prilog 11 - ŠPURGA d.o.o. u stečaju - HEP Ugovor o opskrbi - O-22-212290.pdf; Prilog St-330_2026-27-12 - Prilog 12 - ŠPURGA d.o.o. u stečaju - Ugovor o preuzimanju ispunjenja.pdf; Prilog St-330_2026-27-13 - Prilog 13 - ŠPURGA d.o.o. u stečaju -  - Predugovor o kupoprodaji.pdf; Prilog St-330_2026-27-14 - Prilog 14 - ŠPURGA d.o.o. u stečaju - Sporazum o raskidu predugovora o kupoprodaji.pdf; Prilog St-330_2026-27-15 - Prilog 15 - ŠPURGA d.o.o. u stečaju - Ugovor o najmu nekretnine.pdf; Prilog St-330_2026-27-16 - Prilog 16 - ŠPURGA d.o.o. u stečaju - Izvadak iz obrtnog registra - Ivan Špurga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/015795d5-bfe6-4651-a1bb-14ae7fb17b3f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.09.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>29.09.2026. 12:36:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f39e1168-f803-4720-be10-ccc285763c37</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f39e1168-f803-4720-be10-ccc285763c37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 29.09.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>29.09.2026. 12:34:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d14a77a3-fbc0-4d0a-b820-eeeed00df568</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d14a77a3-fbc0-4d0a-b820-eeeed00df568/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 21.08.2026., JAVNOST</t>
   </si>
   <si>
-    <t>ŠPURGA društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>24.08.2026. 10:06:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d971b738-f66d-407c-8dd6-4d9ff6a287ad</t>
   </si>
   <si>
-    <t>Podnesak.pdf P75P</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d971b738-f66d-407c-8dd6-4d9ff6a287ad/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=330&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 24.07.2026., JAVNOST</t>
   </si>
   <si>
     <t>24.07.2026. 09:11:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e7f61b8f-575d-4614-bbf8-a0317b857d02</t>
   </si>
   <si>
     <t>Rješenje - razrješenje stečajnog upravitelja.pdf O288O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e7f61b8f-575d-4614-bbf8-a0317b857d02/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 22.07.2026., JAVNOST</t>
   </si>
   <si>
     <t>24.07.2026. 08:50:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b86774fd-5321-444f-be8c-ec6967512198</t>
   </si>
@@ -251,51 +308,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -418,135 +475,135 @@
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M6" t="s">
         <v>45</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>46</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
@@ -586,135 +643,303 @@
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>51</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>52</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>53</v>
       </c>
       <c r="L8" t="s">
+        <v>40</v>
+      </c>
+      <c r="M8" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
+        <v>55</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>57</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" t="s">
         <v>58</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
         <v>61</v>
-      </c>
-[...13 lines deleted...]
-        <v>62</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" t="s">
         <v>63</v>
       </c>
-      <c r="L10" t="s">
+      <c r="M10" t="s">
         <v>64</v>
       </c>
-      <c r="M10" t="s">
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
         <v>65</v>
       </c>
-      <c r="N10" t="s">
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>66</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>70</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>71</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" t="s">
+        <v>73</v>
+      </c>
+      <c r="M12" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>75</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" t="s">
+        <v>78</v>
+      </c>
+      <c r="M13" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>80</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>81</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" t="s">
+        <v>83</v>
+      </c>
+      <c r="M14" t="s">
+        <v>84</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>