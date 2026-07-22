--- v0 (2026-06-07)
+++ v1 (2026-07-22)
@@ -6,113 +6,185 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="51">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
+    <t>ST-344/2026</t>
+  </si>
+  <si>
+    <t>Tablica prijavljenih tražbina vjerovnika u predstečajnom postupku -EKOCRO VISION d.o.o.</t>
+  </si>
+  <si>
+    <t>EKOCRO VISION d.o.o.</t>
+  </si>
+  <si>
+    <t>Josipa Kozarca 7, Črnkovci</t>
+  </si>
+  <si>
+    <t>93363508732</t>
+  </si>
+  <si>
+    <t>EKOCRO VISION d.o.o. 93363508732</t>
+  </si>
+  <si>
+    <t>06.07.2026. 14:26:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d741179-7634-477c-bd44-8cf626ac6dc1</t>
+  </si>
+  <si>
+    <t>Tablica prijavljenih tražbina vjerovnika u predstečajnom postupku - Ekocro vision d.o.o..xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d741179-7634-477c-bd44-8cf626ac6dc1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=ST&amp;predmet=344&amp;godina=2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prijava tražbina vjerovnika u predstečajnom postupku  -EKOCRO VISION d.o.o. </t>
+  </si>
+  <si>
+    <t>06.07.2026. 14:24:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b38d1191-8297-42e6-96f7-72f5b826bc68</t>
+  </si>
+  <si>
+    <t>Prijava tražbine vjerovnika u predstečajnom postupku  - RAIFFEISEN LEASING d.o.o. (1.dio).pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - RAIFFEISEN LEASING d.o.o. (2.dio).pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - RAIFFEISENBANK AUSTRIA d.d. (2. dio).pdf; Prijava tražbine vjerovnika u predstečajnom postupku - RAIFFEISENBANK AUSTRIA d.d. (1. dio).pdf; Prijava tražbine vjerovnika u predstečajnom postupku - KOMUNALAC POŽEGA d.o.o..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b38d1191-8297-42e6-96f7-72f5b826bc68/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prijave tražbina vjerovnika u predstečajnom postupku - EKOCRO VISION d.o.o.</t>
+  </si>
+  <si>
+    <t>06.07.2026. 14:11:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba51a6c5-80dc-41b7-8f59-b9414cdaab13</t>
+  </si>
+  <si>
+    <t>Prijava tražbine vjerovnika u predstečajnom postupku - FILIP KUPANOVAC.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - GABRIJELA KUPANOVAC.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - JASMINA KUPANOVAC.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - JOSIP KUPANOVAC.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - Miholjčanka export-import d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku - Ministarstvo financija, Porezna uprava.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - ODVJETNIČKI URED VEDRAN BIKIĆ I LUKA STRIŠKOVIĆ.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - VILSTROJ d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku- NIZINA d.o.o..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba51a6c5-80dc-41b7-8f59-b9414cdaab13/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>06.07.2026. 14:03:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9ab0036-57fa-4317-b9a0-4e892e50cc0d</t>
+  </si>
+  <si>
+    <t>Pijava tražbine vjerovnika u predstečajnom postupku -  VUL-PID d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - AP MARKO VL. MARIO TUTNJEVIĆ.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - B-T KNJIGOVODSTVO d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - Doroslov d.o.o. (2).pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - Doroslov d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  HEP ELEKTRA d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  IHTIS, obrt za prijevoz, trgovinu i usluge.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - KIRASIĆ TRANSPORT - LOGISTIKA d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  SAMPLE CONTROL d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  Trucker obrt za cestovni prijevoz.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - UNIVERZAL d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  WANG X d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku - Addiko Bank d.d..pdf; Prijava tražbine vjerovnika u predstečajnom postupku - DARIO KUPANOVAC.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - DKF GRADNJA  j.d.o.o..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9ab0036-57fa-4317-b9a0-4e892e50cc0d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>St-344/2026</t>
   </si>
   <si>
     <t>Rješenje od 03.06.2026.; Prijedlog od 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.</t>
   </si>
   <si>
     <t>EKOCRO VISION d.o.o. za obradu otpada</t>
   </si>
   <si>
     <t>Josipa Kozarca 7, 31553 Črnkovci, Hrvatska</t>
-  </si>
-[...1 lines deleted...]
-    <t>93363508732</t>
   </si>
   <si>
     <t>EKOCRO VISION d.o.o. za obradu otpada 93363508732</t>
   </si>
   <si>
     <t>03.06.2026. 10:15:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ba89e11d-4a44-4a3e-a434-ca628f88606e</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-344_2026-1-1 - Punomoć odvjetnika - potpisana.pdf; Prilog St-344_2026-1-2 - 2 Potvrda o uplati predujma.pdf; Prilog St-344_2026-1-3 - 3 Očevidnik neizvršenih osnova za plaćanje sa specifikacijom naplate.pdf; Prilog St-344_2026-1-4 - 4 Potvrda o blokadi računa i novčanih sredstava ovršenika.pdf; Prilog St-344_2026-1-5 - 5 GFI.pdf; Prilog St-344_2026-1-6 - 6 Bilješke uz financijske izvještaje.pdf; Prilog St-344_2026-1-7 - 7 Izjava o broju zaposlenih.pdf; Prilog St-344_2026-1-8 - 8 PKK 31.03..pdf; Prilog St-344_2026-1-9 - 9 Ugovori o kreditima.pdf; Prilog St-344_2026-1-10 - 10 Ugovor o financijskom leasingu.pdf; Prilog St-344_2026-1-11 - 11 Prometne dozvole vozila u vlasništvu.pdf; Prilog St-344_2026-1-12 - 12 Otvorene stavke dobavljači.pdf; Prilog St-344_2026-1-13 - 13 Otvorene stavke kupci.pdf; Prilog St-344_2026-1-14 - 14 Dodatne konto kartice.pdf; Prilog St-344_2026-1-15 - 15 ZK-8171-DONJI-MIHOLJAC.pdf; Prilog St-344_2026-1-16 - 16 Upravni ugovor.pdf; Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ba89e11d-4a44-4a3e-a434-ca628f88606e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=344&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -134,51 +206,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -226,42 +298,210 @@
         <v>19</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>32</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>37</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>43</v>
+      </c>
+      <c r="F6" t="s">
+        <v>44</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" t="s">
+        <v>50</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>