--- v1 (2026-07-22)
+++ v2 (2026-09-14)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="88">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,198 +59,309 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>ST-344/2026</t>
   </si>
   <si>
+    <t>TABLICA OSPORENIH TRAŽBINA U PREDSTEČAJNOM POSTUPKU - EKOCRO VISION d.o.o.</t>
+  </si>
+  <si>
+    <t>EKOCRO VISION d.o.o.</t>
+  </si>
+  <si>
+    <t>JOSIPA KOZARCA 7, 31553, ČRNKOVCI</t>
+  </si>
+  <si>
+    <t>93363508732</t>
+  </si>
+  <si>
+    <t>EKOCRO VISION d.o.o. 93363508732</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:18:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d28b066-4e40-49f8-aeb7-5c8438bf4edb</t>
+  </si>
+  <si>
+    <t>Tablica osporenih tražbina u predstečajnom postupku - EKOCRO VISION d.o.o..xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d28b066-4e40-49f8-aeb7-5c8438bf4edb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=ST&amp;predmet=344&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-344/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.08.2026.; Prijedlog od 08.07.2026.; Prilog od: 08.07.2026.</t>
+  </si>
+  <si>
+    <t>EKOCRO VISION d.o.o. za obradu otpada</t>
+  </si>
+  <si>
+    <t>Josipa Kozarca 7, 31553 Črnkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>EKOCRO VISION d.o.o. za obradu otpada 93363508732</t>
+  </si>
+  <si>
+    <t>28.08.2026. 13:53:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54a16337-29e5-47a6-a897-552426f651e3</t>
+  </si>
+  <si>
+    <t>Prijedlog.pdf P155P; Prilog St-344_2026-7-1 - St-344_2026.pdf; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54a16337-29e5-47a6-a897-552426f651e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=344&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.08.2026.; Podnesak od 21.08.2026.; Prilog od: 21.08.2026.; Prilog od: 21.08.2026.</t>
+  </si>
+  <si>
+    <t>28.08.2026. 13:50:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63490e65-b190-4be6-83d7-269b076f47f3</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-344_2026-8-1 - S-DO-118_2026-6-1.pdf; Prilog St-344_2026-8-2 - S-DO-118_2026-6-2.pdf; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63490e65-b190-4be6-83d7-269b076f47f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 08.07.2026.; Prilog od: 08.07.2026.</t>
+  </si>
+  <si>
+    <t>28.08.2026. 12:40:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f75be980-7e05-4d96-84c3-2a06eadd9319</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-344_2026-6-1 - punomoć.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f75be980-7e05-4d96-84c3-2a06eadd9319/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 28.08.2026.</t>
+  </si>
+  <si>
+    <t>28.08.2026. 12:40:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7d824d0-c796-4623-aceb-4ba10c2baa64</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7d824d0-c796-4623-aceb-4ba10c2baa64/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.08.2026.</t>
+  </si>
+  <si>
+    <t>28.08.2026. 12:39:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea864370-6e41-4b31-a815-0caa42f9279c</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea864370-6e41-4b31-a815-0caa42f9279c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Očitovanja dužnika i povjerenika o prijavljenim tražbinama u predstečajnom postupku - EKOCRO VISION d.o.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Josipa Kozarca 7, 34553 Črnkovci</t>
+  </si>
+  <si>
+    <t>17.08.2026. 08:43:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b7c4bec-5ba1-4fbd-90d6-7c60ec1aea39</t>
+  </si>
+  <si>
+    <t>Očitovanje dužnika o prijavljenim tražbinama u  predstečajnom postupku - EKOCRO VISION d.o.o..pdf; Očitovanje povjerenika o prijavljenim tražbinama u predstečajnom postupku - Jelena Tkalec.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b7c4bec-5ba1-4fbd-90d6-7c60ec1aea39/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Tablica prijavljenih tražbina vjerovnika u predstečajnom postupku -EKOCRO VISION d.o.o.</t>
   </si>
   <si>
-    <t>EKOCRO VISION d.o.o.</t>
-[...1 lines deleted...]
-  <si>
     <t>Josipa Kozarca 7, Črnkovci</t>
   </si>
   <si>
-    <t>93363508732</t>
-[...4 lines deleted...]
-  <si>
     <t>06.07.2026. 14:26:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3d741179-7634-477c-bd44-8cf626ac6dc1</t>
   </si>
   <si>
     <t>Tablica prijavljenih tražbina vjerovnika u predstečajnom postupku - Ekocro vision d.o.o..xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3d741179-7634-477c-bd44-8cf626ac6dc1/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=ST&amp;predmet=344&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Prijava tražbina vjerovnika u predstečajnom postupku  -EKOCRO VISION d.o.o. </t>
   </si>
   <si>
     <t>06.07.2026. 14:24:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b38d1191-8297-42e6-96f7-72f5b826bc68</t>
   </si>
   <si>
     <t>Prijava tražbine vjerovnika u predstečajnom postupku  - RAIFFEISEN LEASING d.o.o. (1.dio).pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - RAIFFEISEN LEASING d.o.o. (2.dio).pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - RAIFFEISENBANK AUSTRIA d.d. (2. dio).pdf; Prijava tražbine vjerovnika u predstečajnom postupku - RAIFFEISENBANK AUSTRIA d.d. (1. dio).pdf; Prijava tražbine vjerovnika u predstečajnom postupku - KOMUNALAC POŽEGA d.o.o..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b38d1191-8297-42e6-96f7-72f5b826bc68/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijave tražbina vjerovnika u predstečajnom postupku - EKOCRO VISION d.o.o.</t>
   </si>
   <si>
     <t>06.07.2026. 14:11:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ba51a6c5-80dc-41b7-8f59-b9414cdaab13</t>
   </si>
   <si>
     <t>Prijava tražbine vjerovnika u predstečajnom postupku - FILIP KUPANOVAC.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - GABRIJELA KUPANOVAC.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - JASMINA KUPANOVAC.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - JOSIP KUPANOVAC.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - Miholjčanka export-import d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku - Ministarstvo financija, Porezna uprava.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - ODVJETNIČKI URED VEDRAN BIKIĆ I LUKA STRIŠKOVIĆ.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - VILSTROJ d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku- NIZINA d.o.o..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ba51a6c5-80dc-41b7-8f59-b9414cdaab13/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>06.07.2026. 14:03:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f9ab0036-57fa-4317-b9a0-4e892e50cc0d</t>
   </si>
   <si>
     <t>Pijava tražbine vjerovnika u predstečajnom postupku -  VUL-PID d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - AP MARKO VL. MARIO TUTNJEVIĆ.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - B-T KNJIGOVODSTVO d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - Doroslov d.o.o. (2).pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - Doroslov d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  HEP ELEKTRA d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  IHTIS, obrt za prijevoz, trgovinu i usluge.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - KIRASIĆ TRANSPORT - LOGISTIKA d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  SAMPLE CONTROL d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  Trucker obrt za cestovni prijevoz.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - UNIVERZAL d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku -  WANG X d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku - Addiko Bank d.d..pdf; Prijava tražbine vjerovnika u predstečajnom postupku - DARIO KUPANOVAC.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - DKF GRADNJA  j.d.o.o..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f9ab0036-57fa-4317-b9a0-4e892e50cc0d/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>St-344/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 03.06.2026.; Prijedlog od 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.</t>
   </si>
   <si>
-    <t>EKOCRO VISION d.o.o. za obradu otpada</t>
-[...7 lines deleted...]
-  <si>
     <t>03.06.2026. 10:15:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ba89e11d-4a44-4a3e-a434-ca628f88606e</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-344_2026-1-1 - Punomoć odvjetnika - potpisana.pdf; Prilog St-344_2026-1-2 - 2 Potvrda o uplati predujma.pdf; Prilog St-344_2026-1-3 - 3 Očevidnik neizvršenih osnova za plaćanje sa specifikacijom naplate.pdf; Prilog St-344_2026-1-4 - 4 Potvrda o blokadi računa i novčanih sredstava ovršenika.pdf; Prilog St-344_2026-1-5 - 5 GFI.pdf; Prilog St-344_2026-1-6 - 6 Bilješke uz financijske izvještaje.pdf; Prilog St-344_2026-1-7 - 7 Izjava o broju zaposlenih.pdf; Prilog St-344_2026-1-8 - 8 PKK 31.03..pdf; Prilog St-344_2026-1-9 - 9 Ugovori o kreditima.pdf; Prilog St-344_2026-1-10 - 10 Ugovor o financijskom leasingu.pdf; Prilog St-344_2026-1-11 - 11 Prometne dozvole vozila u vlasništvu.pdf; Prilog St-344_2026-1-12 - 12 Otvorene stavke dobavljači.pdf; Prilog St-344_2026-1-13 - 13 Otvorene stavke kupci.pdf; Prilog St-344_2026-1-14 - 14 Dodatne konto kartice.pdf; Prilog St-344_2026-1-15 - 15 ZK-8171-DONJI-MIHOLJAC.pdf; Prilog St-344_2026-1-16 - 16 Upravni ugovor.pdf; Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ba89e11d-4a44-4a3e-a434-ca628f88606e/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=344&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -306,202 +417,496 @@
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="N3" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="L4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="M4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N4" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I5" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="E6" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="I6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" t="s">
-        <v>50</v>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E7" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" t="s">
+        <v>30</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>31</v>
+      </c>
+      <c r="I7" t="s">
+        <v>53</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" t="s">
+        <v>57</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>58</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>59</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>63</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>64</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>65</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>64</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>70</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" t="s">
+        <v>73</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>74</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>64</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>75</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" t="s">
+        <v>78</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>74</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>64</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>79</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" t="s">
+        <v>83</v>
+      </c>
+      <c r="E13" t="s">
+        <v>29</v>
+      </c>
+      <c r="F13" t="s">
+        <v>30</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I13" t="s">
+        <v>84</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" t="s">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>