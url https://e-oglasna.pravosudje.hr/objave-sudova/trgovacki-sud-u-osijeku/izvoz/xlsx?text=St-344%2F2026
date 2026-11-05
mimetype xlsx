--- v2 (2026-09-14)
+++ v3 (2026-11-05)
@@ -6,161 +6,191 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="98">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
+    <t>St-344/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.09.2026.; Podnesak od 11.09.2026.; Prilog od: 11.09.2026.; Prilog od: 11.09.2026.; Podnesak od 08.09.2026.; Prilog od: 08.09.2026.</t>
+  </si>
+  <si>
+    <t>EKOCRO VISION d.o.o. za obradu otpada</t>
+  </si>
+  <si>
+    <t>Josipa Kozarca 7, 31553 Črnkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>93363508732</t>
+  </si>
+  <si>
+    <t>EKOCRO VISION d.o.o. za obradu otpada 93363508732</t>
+  </si>
+  <si>
+    <t>17.09.2026. 09:18:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8e881e0-5f52-4bd7-8fa1-36ad373d03c1</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-344_2026-13-1 - prilog.pdf; Podnesak.pdf P75P; Prilog St-344_2026-14-1 - EKOCRO VISION d.o.o. - knjigovodstvene kartice na dan 10.9.2026.g..pdf; Prilog St-344_2026-14-2 - Snimka zaslona 2026-09-11 102243.png; Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8e881e0-5f52-4bd7-8fa1-36ad373d03c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=344&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.09.2026.; Podnesak od 14.09.2026.; Prilog od: 14.09.2026.</t>
+  </si>
+  <si>
+    <t>17.09.2026. 09:17:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28fa3c0e-6ae4-417f-a8c9-bedf918d92c1</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-344_2026-15-1 - prilog.pdf; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28fa3c0e-6ae4-417f-a8c9-bedf918d92c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>ST-344/2026</t>
   </si>
   <si>
     <t>TABLICA OSPORENIH TRAŽBINA U PREDSTEČAJNOM POSTUPKU - EKOCRO VISION d.o.o.</t>
   </si>
   <si>
     <t>EKOCRO VISION d.o.o.</t>
   </si>
   <si>
     <t>JOSIPA KOZARCA 7, 31553, ČRNKOVCI</t>
   </si>
   <si>
-    <t>93363508732</t>
-[...1 lines deleted...]
-  <si>
     <t>EKOCRO VISION d.o.o. 93363508732</t>
   </si>
   <si>
     <t>14.09.2026. 12:18:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2d28b066-4e40-49f8-aeb7-5c8438bf4edb</t>
   </si>
   <si>
     <t>Tablica osporenih tražbina u predstečajnom postupku - EKOCRO VISION d.o.o..xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2d28b066-4e40-49f8-aeb7-5c8438bf4edb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=ST&amp;predmet=344&amp;godina=2026</t>
   </si>
   <si>
-    <t>St-344/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 28.08.2026.; Prijedlog od 08.07.2026.; Prilog od: 08.07.2026.</t>
   </si>
   <si>
-    <t>EKOCRO VISION d.o.o. za obradu otpada</t>
-[...7 lines deleted...]
-  <si>
     <t>28.08.2026. 13:53:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/54a16337-29e5-47a6-a897-552426f651e3</t>
   </si>
   <si>
     <t>Prijedlog.pdf P155P; Prilog St-344_2026-7-1 - St-344_2026.pdf; Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/54a16337-29e5-47a6-a897-552426f651e3/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=344&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 28.08.2026.; Podnesak od 21.08.2026.; Prilog od: 21.08.2026.; Prilog od: 21.08.2026.</t>
   </si>
   <si>
     <t>28.08.2026. 13:50:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/63490e65-b190-4be6-83d7-269b076f47f3</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-344_2026-8-1 - S-DO-118_2026-6-1.pdf; Prilog St-344_2026-8-2 - S-DO-118_2026-6-2.pdf; Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/63490e65-b190-4be6-83d7-269b076f47f3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 08.07.2026.; Prilog od: 08.07.2026.</t>
   </si>
   <si>
     <t>28.08.2026. 12:40:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f75be980-7e05-4d96-84c3-2a06eadd9319</t>
   </si>
@@ -317,51 +347,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -417,496 +447,580 @@
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
         <v>27</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>28</v>
-      </c>
-[...13 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="M3" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F4" t="s">
+        <v>35</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>36</v>
+      </c>
+      <c r="I4" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" t="s">
         <v>39</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>40</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>42</v>
       </c>
       <c r="E5" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>43</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>44</v>
       </c>
       <c r="L5" t="s">
         <v>45</v>
       </c>
       <c r="M5" t="s">
         <v>46</v>
       </c>
       <c r="N5" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>47</v>
       </c>
       <c r="E6" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>48</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>49</v>
       </c>
       <c r="L6" t="s">
         <v>50</v>
       </c>
       <c r="M6" t="s">
         <v>51</v>
       </c>
       <c r="N6" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>52</v>
       </c>
       <c r="E7" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>53</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>54</v>
       </c>
       <c r="L7" t="s">
         <v>55</v>
       </c>
       <c r="M7" t="s">
         <v>56</v>
       </c>
       <c r="N7" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>57</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" t="s">
         <v>60</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>61</v>
       </c>
-      <c r="M8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E10" t="s">
+        <v>34</v>
+      </c>
+      <c r="F10" t="s">
+        <v>68</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>36</v>
+      </c>
+      <c r="I10" t="s">
         <v>69</v>
-      </c>
-[...13 lines deleted...]
-        <v>70</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" t="s">
         <v>71</v>
       </c>
-      <c r="L10" t="s">
+      <c r="M10" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
+        <v>73</v>
+      </c>
+      <c r="E11" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" t="s">
         <v>74</v>
       </c>
-      <c r="E11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="I11" t="s">
         <v>75</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>76</v>
       </c>
       <c r="L11" t="s">
         <v>77</v>
       </c>
       <c r="M11" t="s">
         <v>78</v>
       </c>
       <c r="N11" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
+        <v>79</v>
+      </c>
+      <c r="E12" t="s">
+        <v>34</v>
+      </c>
+      <c r="F12" t="s">
         <v>74</v>
       </c>
-      <c r="E12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="I12" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L12" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M12" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N12" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="F13" t="s">
-        <v>30</v>
+        <v>74</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="I13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N13" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>32</v>
+      </c>
+      <c r="D14" t="s">
+        <v>84</v>
+      </c>
+      <c r="E14" t="s">
+        <v>34</v>
+      </c>
+      <c r="F14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
         <v>36</v>
+      </c>
+      <c r="I14" t="s">
+        <v>89</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" t="s">
+        <v>92</v>
+      </c>
+      <c r="N14" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>93</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>94</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" t="s">
+        <v>97</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>