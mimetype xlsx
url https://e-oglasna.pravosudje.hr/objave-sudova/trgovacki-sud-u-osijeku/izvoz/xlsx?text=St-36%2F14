--- v0 (2026-08-05)
+++ v1 (2026-11-05)
@@ -6,98 +6,164 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="537" uniqueCount="432">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="563" uniqueCount="454">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
+  </si>
+  <si>
+    <t>St-277/2025</t>
+  </si>
+  <si>
+    <t>Prilog od: 31.07.2026. (-154-21); Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.</t>
+  </si>
+  <si>
+    <t>GRADNJA ALABER d.o.o. za graditeljstvo i usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Vinogradska 62, 34310 Pleternica, Hrvatska</t>
+  </si>
+  <si>
+    <t>15374366881</t>
+  </si>
+  <si>
+    <t>GRADNJA ALABER d.o.o. za graditeljstvo i usluge u stečaju 15374366881</t>
+  </si>
+  <si>
+    <t>20.10.2026. 14:29:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc0c149b-146e-47e6-b44e-6b542158ec83</t>
+  </si>
+  <si>
+    <t>Prilog St-277_2025-154-21 - Skeniranje_20260422_21.png; Prilog St-277_2025-154-22 - Skeniranje_20260422_22.png; Prilog St-277_2025-154-23 - Skeniranje_20260422_23.png; Prilog St-277_2025-154-24 - Skeniranje_20260422_24.png; Prilog St-277_2025-154-25 - Skeniranje_20260422_25 002 (1).png; Prilog St-277_2025-154-26 - Skeniranje_20260422_25 002 (2).png; Prilog St-277_2025-154-27 - Skeniranje_20260422_25 002 (3).png; Prilog St-277_2025-154-28 - Skeniranje_20260422_25 002 (4).png; Prilog St-277_2025-154-29 - Skeniranje_20260422_25 002 (5).png; Prilog St-277_2025-154-30 - Skeniranje_20260422_25 002 (6).png; Prilog St-277_2025-154-31 - Skeniranje_20260422_25 002 (7).png; Prilog St-277_2025-154-32 - Skeniranje_20260422_25 002 (8).png; Prilog St-277_2025-154-33 - Skeniranje_20260422_25 002 (9).png; Prilog St-277_2025-154-34 - Skeniranje_20260422_25 002 (10).png; Prilog St-277_2025-154-35 - Skeniranje_20260422_25 002 (11).png; Prilog St-277_2025-154-36 - Skeniranje_20260422_25 002 (12).png; Prilog St-277_2025-154-37 - Skeniranje_20260422_25 002 (13).png; Prilog St-277_2025-154-38 - Skeniranje_20260422_25 002 (14).png; Prilog St-277_2025-154-39 - Skeniranje_20260422_25 002 (15).png; Prilog St-277_2025-154-40 - Skeniranje_20260422_25 002 (16).png</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc0c149b-146e-47e6-b44e-6b542158ec83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=277&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>St-640/2026</t>
+  </si>
+  <si>
+    <t>Prijedlog od 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.; Prilog</t>
+  </si>
+  <si>
+    <t>INFOS PROMOTION d.o.o. za marketing i usluge</t>
+  </si>
+  <si>
+    <t>Plivska 33, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>13160244056</t>
+  </si>
+  <si>
+    <t>INFOS PROMOTION d.o.o. za marketing i usluge 13160244056</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:41:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/246c0074-65ba-401c-b90a-f87e1f7d31ad</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-640_2026-1-1 - 13160244056_22092026_ispostave (1).pdf; Prilog St-640_2026-1-2 - 13160244056_22092026_ispostave.pdf; Prilog St-640_2026-1-3 - 51035996_otplatni plan[15].pdf; Prilog St-640_2026-1-4 - eks_otplatni_plan inicijalni.pdf; Prilog St-640_2026-1-5 - 51037905_otplatni plan[18].pdf; Prilog St-640_2026-1-6 - 150992 Ugovor o leasingu.pdf; Prilog St-640_2026-1-7 - Biljeske_Infos Promotion d.o.o._.pdf; Prilog St-640_2026-1-8 - Konto 2620 - dozvoljeni minus.pdf; Prilog St-640_2026-1-9 - GFI-POD602..pdf; Prilog St-640_2026-1-10 - Konto 16085 - ostala potraživanja.pdf; Prilog St-640_2026-1-11 - Obveze za predujmove AOP117 - Konto 25704 - avansi.pdf; Prilog St-640_2026-1-12 - Izjava o broju zaposlenih.pdf; Prilog St-640_2026-1-13 - Obveze za zajmove depozite i slično AOP115.pdf; Prilog St-640_2026-1-14 - Konto 16000 - ostala potraživanja (utržak).pdf; Prilog St-640_2026-1-15 - HAMAG_GS01_Izvadak_otvorenih_stavaka_2026_INFOS PROMOTION d.o.o._8429770 (1).pdf; Prilog St-640_2026-1-16 - Atenza-najam-vozila.pdf; Prilog St-640_2026-1-17 - Otvorene stavke dobavljača.pdf; Prilog St-640_2026-1-18 - Otvorene stavke kupaca.pdf; Prilog St-640_2026-1-19 - MG-prometna_compressed.pdf; Prilog St-640_2026-1-20 - Potvrda o blokadi.pdf; Prilog St-640_2026-1-21 - Potvrda uplate.pdf; Prilog St-640_2026-1-22 - Punomoć za odvjetnika.pdf; Prilog St-640_2026-1-23 - Očevidnik neizvršene osnove.pdf; Prilog St-640_2026-1-24 - Ugovor o kreditu_kreditnoj kartici i pripadajuci dodaci (36) (2).pdf; Prilog St-640_2026-1-25 - Očevidnik dani.pdf; Prilog St-640_2026-1-26 - Passat-prometna_compressed.pdf; Prilog St-640_2026-1-27 - Upravni ugovor.pdf; Prilog St-640_2026-1-28 - Zaba-Otplatni_Plan_5100758019.pdf; Prilog St-640_2026-1-29 - Upravni ugovor dodatak.pdf; Prilog St-640_2026-1-30 - Addiko ugovor kredit 1.pdf; Prilog St-640_2026-1-31 - Ugovor o zajmu ovjeren i potpisan (003)-81.pdf; Prilog St-640_2026-1-32 - Ugovor Addiko 2.pdf; Prilog St-640_2026-1-33 - Zaba-minus.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/246c0074-65ba-401c-b90a-f87e1f7d31ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=640&amp;godina=2026</t>
   </si>
   <si>
     <t>St-279/2026</t>
   </si>
   <si>
     <t>Rješenje od 12.06.2026.; Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilo</t>
   </si>
   <si>
     <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge</t>
   </si>
   <si>
     <t>Ulica Hrvatske Republike 19f, 31000 Osijek, Hrvatska</t>
   </si>
   <si>
     <t>80617411375</t>
   </si>
   <si>
     <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge 80617411375</t>
   </si>
   <si>
     <t>12.06.2026. 13:47:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ff6a26a4-86f1-4357-96ad-769ba822bf7a</t>
   </si>
@@ -1353,51 +1419,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N44"/>
+  <dimension ref="A1:N46"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1747,166 +1813,166 @@
       <c r="I9" t="s">
         <v>99</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>100</v>
       </c>
       <c r="L9" t="s">
         <v>101</v>
       </c>
       <c r="M9" t="s">
         <v>102</v>
       </c>
       <c r="N9" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="D10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E10" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="F10" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="G10" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="H10" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="I10" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="L10" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="M10" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="N10" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="D11" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="E11" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="F11" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="G11" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="H11" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="I11" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="L11" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="M11" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="N11" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D12" t="s">
+        <v>126</v>
+      </c>
+      <c r="E12" t="s">
+        <v>117</v>
+      </c>
+      <c r="F12" t="s">
+        <v>118</v>
+      </c>
+      <c r="G12" t="s">
+        <v>119</v>
+      </c>
+      <c r="H12" t="s">
         <v>120</v>
       </c>
-      <c r="D12" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="L12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="M12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="N12" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>131</v>
       </c>
       <c r="D13" t="s">
         <v>132</v>
       </c>
       <c r="E13" t="s">
         <v>133</v>
       </c>
       <c r="F13" t="s">
         <v>134</v>
       </c>
       <c r="G13" t="s">
         <v>135</v>
       </c>
       <c r="H13" t="s">
@@ -2553,626 +2619,710 @@
         <v>304</v>
       </c>
       <c r="M28" t="s">
         <v>305</v>
       </c>
       <c r="N28" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
         <v>307</v>
       </c>
       <c r="D29" t="s">
         <v>308</v>
       </c>
       <c r="E29" t="s">
         <v>309</v>
       </c>
-      <c r="F29"/>
+      <c r="F29" t="s">
+        <v>310</v>
+      </c>
       <c r="G29" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="H29" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="I29" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="L29" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="M29" t="s">
-        <v>315</v>
-[...1 lines deleted...]
-      <c r="N29"/>
+        <v>316</v>
+      </c>
+      <c r="N29" t="s">
+        <v>317</v>
+      </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="D30" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="E30" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="F30"/>
+        <v>320</v>
+      </c>
+      <c r="F30" t="s">
+        <v>321</v>
+      </c>
       <c r="G30" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="H30" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="I30" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="L30" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="M30" t="s">
-        <v>324</v>
-[...1 lines deleted...]
-      <c r="N30"/>
+        <v>327</v>
+      </c>
+      <c r="N30" t="s">
+        <v>328</v>
+      </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="D31" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
       <c r="E31" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="H31" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="I31" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="L31" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="M31" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="D32" t="s">
-        <v>317</v>
+        <v>339</v>
       </c>
       <c r="E32" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="H32" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="I32" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="L32" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="M32" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="N32"/>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="D33" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="E33" t="s">
-        <v>334</v>
+        <v>348</v>
       </c>
       <c r="F33"/>
-      <c r="G33"/>
+      <c r="G33" t="s">
+        <v>349</v>
+      </c>
       <c r="H33" t="s">
-        <v>334</v>
+        <v>350</v>
       </c>
       <c r="I33" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="L33" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="M33" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="N33"/>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="D34" t="s">
-        <v>317</v>
+        <v>339</v>
       </c>
       <c r="E34" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="F34"/>
-      <c r="G34"/>
+      <c r="G34" t="s">
+        <v>357</v>
+      </c>
       <c r="H34" t="s">
-        <v>348</v>
+        <v>358</v>
       </c>
       <c r="I34" t="s">
-        <v>349</v>
+        <v>359</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
-        <v>350</v>
+        <v>360</v>
       </c>
       <c r="L34" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="M34" t="s">
-        <v>352</v>
+        <v>362</v>
       </c>
       <c r="N34"/>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>353</v>
+        <v>363</v>
       </c>
       <c r="D35" t="s">
-        <v>354</v>
+        <v>364</v>
       </c>
       <c r="E35" t="s">
-        <v>355</v>
-[...1 lines deleted...]
-      <c r="F35" t="s">
         <v>356</v>
       </c>
-      <c r="G35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F35"/>
+      <c r="G35"/>
       <c r="H35" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="I35" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="L35" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="M35" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="N35"/>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="D36" t="s">
-        <v>364</v>
+        <v>339</v>
       </c>
       <c r="E36" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="I36" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="L36" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="M36" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="N36"/>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="D37" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="E37" t="s">
-        <v>372</v>
-[...1 lines deleted...]
-      <c r="F37"/>
+        <v>377</v>
+      </c>
+      <c r="F37" t="s">
+        <v>378</v>
+      </c>
       <c r="G37" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="H37" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="I37" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="L37" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="M37" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="N37"/>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="D38" t="s">
-        <v>364</v>
+        <v>386</v>
       </c>
       <c r="E38" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="I38" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="L38" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
       <c r="M38" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="N38"/>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="D39" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
       <c r="E39" t="s">
-        <v>387</v>
-[...4 lines deleted...]
-      <c r="G39"/>
+        <v>394</v>
+      </c>
+      <c r="F39"/>
+      <c r="G39" t="s">
+        <v>395</v>
+      </c>
       <c r="H39" t="s">
-        <v>387</v>
+        <v>396</v>
       </c>
       <c r="I39" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="L39" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="M39" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="N39"/>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="D40" t="s">
-        <v>394</v>
+        <v>386</v>
       </c>
       <c r="E40" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="F40"/>
-      <c r="G40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G40"/>
       <c r="H40" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="I40" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="J40"/>
       <c r="K40" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="L40" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="M40" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="N40"/>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="D41" t="s">
-        <v>394</v>
+        <v>408</v>
       </c>
       <c r="E41" t="s">
-        <v>403</v>
-[...4 lines deleted...]
-      </c>
+        <v>409</v>
+      </c>
+      <c r="F41" t="s">
+        <v>410</v>
+      </c>
+      <c r="G41"/>
       <c r="H41" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="I41" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="J41"/>
       <c r="K41" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="L41" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="M41" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="N41"/>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="D42" t="s">
-        <v>394</v>
+        <v>416</v>
       </c>
       <c r="E42" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="H42" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="I42" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="J42"/>
       <c r="K42" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="L42" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="M42" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="N42"/>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="D43" t="s">
-        <v>394</v>
+        <v>416</v>
       </c>
       <c r="E43" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="F43"/>
-      <c r="G43"/>
+      <c r="G43" t="s">
+        <v>426</v>
+      </c>
       <c r="H43" t="s">
-        <v>419</v>
+        <v>427</v>
       </c>
       <c r="I43" t="s">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="J43"/>
       <c r="K43" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="L43" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
       <c r="M43" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
       <c r="N43"/>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="D44" t="s">
-        <v>394</v>
+        <v>416</v>
       </c>
       <c r="E44" t="s">
-        <v>425</v>
+        <v>433</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="H44" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="I44" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="J44"/>
       <c r="K44" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="L44" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="M44" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="N44"/>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>14</v>
+      </c>
+      <c r="B45" t="s">
+        <v>15</v>
+      </c>
+      <c r="C45" t="s">
+        <v>440</v>
+      </c>
+      <c r="D45" t="s">
+        <v>416</v>
+      </c>
+      <c r="E45" t="s">
+        <v>441</v>
+      </c>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45" t="s">
+        <v>441</v>
+      </c>
+      <c r="I45" t="s">
+        <v>442</v>
+      </c>
+      <c r="J45"/>
+      <c r="K45" t="s">
+        <v>443</v>
+      </c>
+      <c r="L45" t="s">
+        <v>444</v>
+      </c>
+      <c r="M45" t="s">
+        <v>445</v>
+      </c>
+      <c r="N45"/>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>14</v>
+      </c>
+      <c r="B46" t="s">
+        <v>15</v>
+      </c>
+      <c r="C46" t="s">
+        <v>446</v>
+      </c>
+      <c r="D46" t="s">
+        <v>416</v>
+      </c>
+      <c r="E46" t="s">
+        <v>447</v>
+      </c>
+      <c r="F46"/>
+      <c r="G46" t="s">
+        <v>448</v>
+      </c>
+      <c r="H46" t="s">
+        <v>449</v>
+      </c>
+      <c r="I46" t="s">
+        <v>450</v>
+      </c>
+      <c r="J46"/>
+      <c r="K46" t="s">
+        <v>451</v>
+      </c>
+      <c r="L46" t="s">
+        <v>452</v>
+      </c>
+      <c r="M46" t="s">
+        <v>453</v>
+      </c>
+      <c r="N46"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>