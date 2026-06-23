--- v0 (2026-05-08)
+++ v1 (2026-06-23)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="175">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-382/2025</t>
   </si>
   <si>
+    <t>Potvrda pravomoćnosti/ovršnosti od 14.05.2026.; Rješenje od 23.04.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>MAVAX d.o.o. za građenje, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Dragutina Rakovca 87, 35000 Bukovlje, Hrvatska</t>
+  </si>
+  <si>
+    <t>21787390414</t>
+  </si>
+  <si>
+    <t>MAVAX d.o.o. za građenje, trgovinu i usluge 21787390414</t>
+  </si>
+  <si>
+    <t>14.05.2026. 09:30:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64dd5b57-4e80-4611-82d3-b01e6fe08057</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64dd5b57-4e80-4611-82d3-b01e6fe08057/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=382&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Rješenje od 23.04.2026., JAVNOST</t>
   </si>
   <si>
-    <t>MAVAX d.o.o. za građenje, trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>23.04.2026. 11:22:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/09abaca7-4e95-4cd9-8cf5-8b2e6d88d165</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/09abaca7-4e95-4cd9-8cf5-8b2e6d88d165/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=382&amp;godina=2025</t>
   </si>
   <si>
     <t>Podnesak od 22.04.2026.; Prilog od: 22.04.2026., JAVNOST</t>
   </si>
   <si>
     <t>23.04.2026. 11:07:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2fc7d71b-e7f9-4078-9ff4-6d1949872d7d</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-382_2025-45-1 - PBZ_STMT_IZVODPDF_HR0523400091111139213_K_D_HR_20260422003936.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2fc7d71b-e7f9-4078-9ff4-6d1949872d7d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 27.03.2026., Javnost</t>
   </si>
   <si>
     <t>27.03.2026. 14:06:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b3c68ff9-2dba-4818-8aec-2e2adbd87c1f</t>
   </si>
@@ -563,51 +578,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N31"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1066,93 +1081,93 @@
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>72</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>74</v>
       </c>
       <c r="L12" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="M12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L13" t="s">
-        <v>79</v>
+        <v>40</v>
       </c>
       <c r="M13" t="s">
         <v>80</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>81</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
@@ -1192,93 +1207,93 @@
         <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>86</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
         <v>87</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
         <v>88</v>
       </c>
       <c r="L15" t="s">
-        <v>24</v>
+        <v>89</v>
       </c>
       <c r="M15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L16" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="M16" t="s">
         <v>94</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
         <v>95</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
@@ -1425,364 +1440,364 @@
       </c>
       <c r="L20" t="s">
         <v>113</v>
       </c>
       <c r="M20" t="s">
         <v>114</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
         <v>115</v>
       </c>
       <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
         <v>116</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="L21" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="M21" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
+        <v>120</v>
+      </c>
+      <c r="E22" t="s">
+        <v>121</v>
+      </c>
+      <c r="F22" t="s">
+        <v>122</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
         <v>123</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
       <c r="I22" t="s">
         <v>124</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
         <v>125</v>
       </c>
       <c r="L22" t="s">
-        <v>24</v>
+        <v>126</v>
       </c>
       <c r="M22" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E23" t="s">
-        <v>116</v>
+        <v>18</v>
       </c>
       <c r="F23" t="s">
-        <v>117</v>
+        <v>19</v>
       </c>
       <c r="G23" t="s">
         <v>20</v>
       </c>
       <c r="H23" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I23" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="L23" t="s">
-        <v>130</v>
+        <v>30</v>
       </c>
       <c r="M23" t="s">
         <v>131</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
         <v>132</v>
       </c>
       <c r="E24" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="F24" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="G24" t="s">
         <v>20</v>
       </c>
       <c r="H24" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="I24" t="s">
         <v>133</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
         <v>134</v>
       </c>
       <c r="L24" t="s">
         <v>135</v>
       </c>
       <c r="M24" t="s">
         <v>136</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
         <v>137</v>
       </c>
       <c r="E25" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="F25" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="G25" t="s">
         <v>20</v>
       </c>
       <c r="H25" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="I25" t="s">
         <v>138</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
         <v>139</v>
       </c>
       <c r="L25" t="s">
         <v>140</v>
       </c>
       <c r="M25" t="s">
         <v>141</v>
       </c>
       <c r="N25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
         <v>16</v>
       </c>
       <c r="D26" t="s">
         <v>142</v>
       </c>
       <c r="E26" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="F26" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="G26" t="s">
         <v>20</v>
       </c>
       <c r="H26" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="I26" t="s">
         <v>143</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
         <v>144</v>
       </c>
       <c r="L26" t="s">
         <v>145</v>
       </c>
       <c r="M26" t="s">
         <v>146</v>
       </c>
       <c r="N26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
         <v>16</v>
       </c>
       <c r="D27" t="s">
         <v>147</v>
       </c>
       <c r="E27" t="s">
-        <v>18</v>
+        <v>121</v>
       </c>
       <c r="F27" t="s">
-        <v>19</v>
+        <v>122</v>
       </c>
       <c r="G27" t="s">
         <v>20</v>
       </c>
       <c r="H27" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="I27" t="s">
         <v>148</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
         <v>149</v>
       </c>
       <c r="L27" t="s">
-        <v>24</v>
+        <v>150</v>
       </c>
       <c r="M27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
         <v>19</v>
       </c>
       <c r="G28" t="s">
         <v>20</v>
       </c>
       <c r="H28" t="s">
         <v>21</v>
       </c>
       <c r="I28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="L28" t="s">
-        <v>154</v>
+        <v>30</v>
       </c>
       <c r="M28" t="s">
         <v>155</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
         <v>16</v>
       </c>
       <c r="D29" t="s">
         <v>156</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
@@ -1864,51 +1879,93 @@
         <v>16</v>
       </c>
       <c r="D31" t="s">
         <v>166</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
         <v>19</v>
       </c>
       <c r="G31" t="s">
         <v>20</v>
       </c>
       <c r="H31" t="s">
         <v>21</v>
       </c>
       <c r="I31" t="s">
         <v>167</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
         <v>168</v>
       </c>
       <c r="L31" t="s">
-        <v>35</v>
+        <v>169</v>
       </c>
       <c r="M31" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="N31" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C32" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" t="s">
+        <v>171</v>
+      </c>
+      <c r="E32" t="s">
+        <v>18</v>
+      </c>
+      <c r="F32" t="s">
+        <v>19</v>
+      </c>
+      <c r="G32" t="s">
+        <v>20</v>
+      </c>
+      <c r="H32" t="s">
+        <v>21</v>
+      </c>
+      <c r="I32" t="s">
+        <v>172</v>
+      </c>
+      <c r="J32"/>
+      <c r="K32" t="s">
+        <v>173</v>
+      </c>
+      <c r="L32" t="s">
+        <v>40</v>
+      </c>
+      <c r="M32" t="s">
+        <v>174</v>
+      </c>
+      <c r="N32" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>