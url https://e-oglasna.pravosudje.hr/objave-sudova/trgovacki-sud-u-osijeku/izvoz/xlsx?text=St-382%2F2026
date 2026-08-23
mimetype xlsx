--- v0 (2026-07-06)
+++ v1 (2026-08-23)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-382/2026</t>
   </si>
   <si>
+    <t>Podnesak od 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.</t>
+  </si>
+  <si>
+    <t>INTERVENTUS društvo s ograničenom odgovornošću za graditeljstvo</t>
+  </si>
+  <si>
+    <t>Gospodarska Zona Vukovar 15, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>90960473830</t>
+  </si>
+  <si>
+    <t>INTERVENTUS društvo s ograničenom odgovornošću za graditeljstvo 90960473830</t>
+  </si>
+  <si>
+    <t>21.07.2026. 11:49:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c6e97de-dab1-4897-bfcb-91e3f38e8c96</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-382_2026-18-1 - Dopis_Interventus.pdf; Prilog St-382_2026-18-2 - Interventus_povrat pošte.pdf; Prilog St-382_2026-18-3 - Uvjerenje o neposjedovanju - Interventus d.o.o. - PUK Vukovar.pdf; Prilog St-382_2026-18-4 - Uvjerenje o neposjedovanju - Interventus d.o.o. - Republika Hrvatska.pdf; Prilog St-382_2026-18-5 - Uvjerenje o neposjedovanju - Interventus d.o.o. - Ispostava Ilok.pdf; Prilog St-382_2026-18-6 - INTERVENTUS d.o.o., OIB 90960473830.pdf; Prilog St-382_2026-18-7 - Interventus_vozila.pdf; Prilog St-382_2026-18-8 - Interventus_zrakoplovi.pdf; Prilog St-382_2026-18-9 - Interventus_plovila.pdf; Prilog St-382_2026-18-10 - Biljeske_uz_financijske_izvjestaje_2025_MB04643038 (1).pdf; Prilog St-382_2026-18-11 - Interventus_Očevidnik.pdf; Prilog St-382_2026-18-12 - Interventus_HZMO-1-2.pdf; Prilog St-382_2026-18-13 - Interventus_računi.pdf; Prilog St-382_2026-18-14 - AC Agram_račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c6e97de-dab1-4897-bfcb-91e3f38e8c96/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=382&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Rješenje od 01.07.2026.</t>
   </si>
   <si>
-    <t>INTERVENTUS društvo s ograničenom odgovornošću za graditeljstvo</t>
-[...10 lines deleted...]
-  <si>
     <t>01.07.2026. 12:25:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a0ea7350-26f5-4b50-b070-3589a1509429</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a0ea7350-26f5-4b50-b070-3589a1509429/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=382&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 26.06.2026.</t>
   </si>
   <si>
     <t>26.06.2026. 12:17:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6bbb38a0-b25d-4352-990a-9e2147e044a2</t>
   </si>
   <si>
     <t>Rješenje o pokretanju prethodnog postupka nakon obustave skraćenog stečajnog postupka.pdf O1000000010O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6bbb38a0-b25d-4352-990a-9e2147e044a2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 17.06.2026.</t>
   </si>
   <si>
     <t>23.06.2026. 09:49:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b307fe9e-7d86-4a9d-b6c6-f5e94e7fd2a5</t>
   </si>
@@ -164,51 +179,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -340,42 +355,84 @@
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>