--- v1 (2026-08-23)
+++ v2 (2026-10-08)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="56">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,90 +59,132 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-382/2026</t>
   </si>
   <si>
+    <t>Rješenje od 29.09.2026.</t>
+  </si>
+  <si>
+    <t>INTERVENTUS društvo s ograničenom odgovornošću za graditeljstvo</t>
+  </si>
+  <si>
+    <t>Gospodarska Zona Vukovar 15, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>90960473830</t>
+  </si>
+  <si>
+    <t>INTERVENTUS društvo s ograničenom odgovornošću za graditeljstvo 90960473830</t>
+  </si>
+  <si>
+    <t>29.09.2026. 13:52:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bebd5fb6-4350-4b12-a4c8-52970f6e7e70</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bebd5fb6-4350-4b12-a4c8-52970f6e7e70/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=382&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.</t>
+  </si>
+  <si>
+    <t>22.09.2026. 14:04:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7af1d30f-c320-4925-bdcf-245eaab9304c</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-382_2026-21-1 - Brutto bilanca.pdf; Prilog St-382_2026-21-2 - Promet kupaca po kontima.pdf; Prilog St-382_2026-21-3 - Promet kupaca po kontima.pdf; Prilog St-382_2026-21-4 - Promet dobavljaca po kontima.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7af1d30f-c320-4925-bdcf-245eaab9304c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>21.09.2026. 13:33:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39e40ea0-6040-41a5-8368-f3afb5a02d61</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39e40ea0-6040-41a5-8368-f3afb5a02d61/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.</t>
   </si>
   <si>
-    <t>INTERVENTUS društvo s ograničenom odgovornošću za graditeljstvo</t>
-[...10 lines deleted...]
-  <si>
     <t>21.07.2026. 11:49:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5c6e97de-dab1-4897-bfcb-91e3f38e8c96</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-382_2026-18-1 - Dopis_Interventus.pdf; Prilog St-382_2026-18-2 - Interventus_povrat pošte.pdf; Prilog St-382_2026-18-3 - Uvjerenje o neposjedovanju - Interventus d.o.o. - PUK Vukovar.pdf; Prilog St-382_2026-18-4 - Uvjerenje o neposjedovanju - Interventus d.o.o. - Republika Hrvatska.pdf; Prilog St-382_2026-18-5 - Uvjerenje o neposjedovanju - Interventus d.o.o. - Ispostava Ilok.pdf; Prilog St-382_2026-18-6 - INTERVENTUS d.o.o., OIB 90960473830.pdf; Prilog St-382_2026-18-7 - Interventus_vozila.pdf; Prilog St-382_2026-18-8 - Interventus_zrakoplovi.pdf; Prilog St-382_2026-18-9 - Interventus_plovila.pdf; Prilog St-382_2026-18-10 - Biljeske_uz_financijske_izvjestaje_2025_MB04643038 (1).pdf; Prilog St-382_2026-18-11 - Interventus_Očevidnik.pdf; Prilog St-382_2026-18-12 - Interventus_HZMO-1-2.pdf; Prilog St-382_2026-18-13 - Interventus_računi.pdf; Prilog St-382_2026-18-14 - AC Agram_račun.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5c6e97de-dab1-4897-bfcb-91e3f38e8c96/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=382&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 01.07.2026.</t>
   </si>
   <si>
     <t>01.07.2026. 12:25:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a0ea7350-26f5-4b50-b070-3589a1509429</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a0ea7350-26f5-4b50-b070-3589a1509429/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 26.06.2026.</t>
   </si>
   <si>
     <t>26.06.2026. 12:17:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6bbb38a0-b25d-4352-990a-9e2147e044a2</t>
   </si>
   <si>
     <t>Rješenje o pokretanju prethodnog postupka nakon obustave skraćenog stečajnog postupka.pdf O1000000010O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6bbb38a0-b25d-4352-990a-9e2147e044a2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 17.06.2026.</t>
   </si>
   <si>
     <t>23.06.2026. 09:49:15</t>
   </si>
@@ -179,51 +221,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -397,42 +439,168 @@
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>24</v>
+      </c>
+      <c r="M6" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" t="s">
+        <v>49</v>
+      </c>
+      <c r="M7" t="s">
+        <v>50</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>52</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" t="s">
+        <v>55</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>