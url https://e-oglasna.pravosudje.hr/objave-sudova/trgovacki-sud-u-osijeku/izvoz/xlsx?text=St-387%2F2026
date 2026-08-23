--- v0 (2026-07-02)
+++ v1 (2026-08-23)
@@ -6,145 +6,190 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="56">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-387/2026</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje nagrade stečajnom upravitelju od 13.08.2026.; Podnesak stečajnog upravitelja od 11.08.2026.; Prilog od: 11.08.2026.; Prilog od: 11.08.2026.; Prilog od: 11.08.2026.; Prilog od: 11.08.2026.
+St-387/2026-11,10</t>
+  </si>
+  <si>
+    <t>EkoDom SB jednostavno društvo s ograničenom odgovornošću za građevinu,trgovinu i posredovanje</t>
+  </si>
+  <si>
+    <t>Ulica Rastušje 72, 35107 Rastušje, Hrvatska</t>
+  </si>
+  <si>
+    <t>47525901236</t>
+  </si>
+  <si>
+    <t>EkoDom SB jednostavno društvo s ograničenom odgovornošću za građevinu,trgovinu i posredovanje 47525901236</t>
+  </si>
+  <si>
+    <t>13.08.2026. 08:30:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8deb902a-72bb-4ef7-bfa3-dfe5c8340134</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-387_2026-10-1 - Slanje e-maila Anđelku Katiniću.pdf; Prilog St-387_2026-10-2 - Preporučeno slanje direktoru Anđelku Katiniću.pdf; Prilog St-387_2026-10-3 - IZJAVA Katinić.docx; Prilog St-387_2026-10-4 - Izvadak iz registra stvarnih vlasnika.pdf; Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8deb902a-72bb-4ef7-bfa3-dfe5c8340134/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=387&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.07.2026.
+St-387/2026-9</t>
+  </si>
+  <si>
+    <t>23.07.2026. 12:05:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb1ab907-7fd8-4c12-aa9c-bf8560defc4d</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju skraćenog stečajnog postupka.pdf O1000000012O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb1ab907-7fd8-4c12-aa9c-bf8560defc4d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 02.07.2026.
+St-387/2026-6</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:00:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55630e0d-306a-4ab9-a257-7aa1ce422ce0</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55630e0d-306a-4ab9-a257-7aa1ce422ce0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 02.07.2026.
 St-387/2026-5</t>
   </si>
   <si>
-    <t>EkoDom SB jednostavno društvo s ograničenom odgovornošću za građevinu,trgovinu i posredovanje</t>
-[...10 lines deleted...]
-  <si>
     <t>02.07.2026. 12:20:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b80ac902-b15b-4698-9a3c-c81a42d448ca</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b80ac902-b15b-4698-9a3c-c81a42d448ca/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=387&amp;godina=2026</t>
   </si>
   <si>
     <t>Zaključak od 02.07.2026.
 St-387/2026-4</t>
   </si>
   <si>
     <t>02.07.2026. 12:19:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/02161cdb-71eb-4221-a9ca-cfb5df44f94d</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/02161cdb-71eb-4221-a9ca-cfb5df44f94d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Oglas od 02.07.2026.
 St-387/2026-3</t>
   </si>
   <si>
     <t>02.07.2026. 12:19:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5f5a3ac7-e49a-46ae-bfa8-747562b39632</t>
   </si>
   <si>
     <t>Oglas.pdf O67O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5f5a3ac7-e49a-46ae-bfa8-747562b39632/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zahtjev za pokretanje skraćenog stečajnog postupka od 19.06.2026.
 St-387/2026-1</t>
   </si>
   <si>
@@ -183,51 +228,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -401,42 +446,168 @@
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>35</v>
+      </c>
+      <c r="M6" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" t="s">
+        <v>49</v>
+      </c>
+      <c r="M7" t="s">
+        <v>50</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>52</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" t="s">
+        <v>55</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>