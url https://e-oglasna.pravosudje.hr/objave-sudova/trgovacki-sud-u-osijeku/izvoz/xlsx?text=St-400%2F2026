--- v0 (2026-07-05)
+++ v1 (2026-08-23)
@@ -6,132 +6,147 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-400/2026</t>
+  </si>
+  <si>
+    <t>Izvješće privremenog st. upravitelja od 20.07.2026.; Prilog od: 20.07.2026.; Prilog od: 20.07.2026.; Prilog od: 20.07.2026.; Prilog od: 20.07.2026.; Prilog od: 20.07.2026.</t>
+  </si>
+  <si>
+    <t>Decora Martinović j.d.o.o. za završne radove u građevinarstvu</t>
+  </si>
+  <si>
+    <t>Matije Gupca 25, 32252 Otok, Hrvatska</t>
+  </si>
+  <si>
+    <t>96204184809</t>
+  </si>
+  <si>
+    <t>Decora Martinović j.d.o.o. za završne radove u građevinarstvu 96204184809</t>
+  </si>
+  <si>
+    <t>20.07.2026. 15:13:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82425e7f-6727-4c82-9967-c9007399c737</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-400_2026-9-1 - 1763794_O_2 Potvrda Fina.pdf; Prilog St-400_2026-9-2 - Uvjerenje evidencija MUP-a.pdf; Prilog St-400_2026-9-3 - Gmail - Potvrda katastar Decora Martinović.pdf; Prilog St-400_2026-9-4 - Potvrda HZMO.pdf; Prilog St-400_2026-9-5 - RGFI-javna objava Bilanca 2025.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82425e7f-6727-4c82-9967-c9007399c737/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=400&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 01.07.2026.
 3/St-400/2026-4</t>
   </si>
   <si>
-    <t>Decora Martinović j.d.o.o. za završne radove u građevinarstvu</t>
-[...10 lines deleted...]
-  <si>
     <t>01.07.2026. 13:12:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/58dac0af-1657-4a65-8e28-c536646f9046</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/58dac0af-1657-4a65-8e28-c536646f9046/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=400&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 30.06.2026.</t>
   </si>
   <si>
     <t>30.06.2026. 09:23:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d3f33440-8659-4882-acc1-617635f4c68e</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d3f33440-8659-4882-acc1-617635f4c68e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 25.06.2026.; Prijedlog  za otvaranej st. postupka od 24.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.</t>
   </si>
   <si>
     <t>25.06.2026. 12:30:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1e8d9a9e-96a3-4c97-a41c-d7dcab765211</t>
   </si>
@@ -165,51 +180,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -341,42 +356,84 @@
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>