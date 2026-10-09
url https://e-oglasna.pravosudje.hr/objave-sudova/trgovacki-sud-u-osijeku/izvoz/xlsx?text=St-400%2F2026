--- v1 (2026-08-23)
+++ v2 (2026-10-09)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="57">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,123 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-400/2026</t>
   </si>
   <si>
+    <t>Zaključak od 09.10.2026.</t>
+  </si>
+  <si>
+    <t>Decora Martinović j.d.o.o. za završne radove u građevinarstvu</t>
+  </si>
+  <si>
+    <t>Matije Gupca 25, 32252 Otok, Hrvatska</t>
+  </si>
+  <si>
+    <t>96204184809</t>
+  </si>
+  <si>
+    <t>Decora Martinović j.d.o.o. za završne radove u građevinarstvu 96204184809</t>
+  </si>
+  <si>
+    <t>09.10.2026. 10:42:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8656814b-b6a4-43c8-8357-84d8e128c2ab</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8656814b-b6a4-43c8-8357-84d8e128c2ab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=400&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Potvrda pravomoćnosti/ovršnosti od 06.10.2026.; Rješenje od 31.07.2026.</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:55:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3336fe8-730a-49b0-b27d-96c33f00ad0a</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3336fe8-730a-49b0-b27d-96c33f00ad0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.07.2026.</t>
+  </si>
+  <si>
+    <t>07.09.2026. 10:55:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71162ab0-1bfb-49e0-8142-db07dee3b6d7</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71162ab0-1bfb-49e0-8142-db07dee3b6d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Izvješće privremenog st. upravitelja od 20.07.2026.; Prilog od: 20.07.2026.; Prilog od: 20.07.2026.; Prilog od: 20.07.2026.; Prilog od: 20.07.2026.; Prilog od: 20.07.2026.</t>
   </si>
   <si>
-    <t>Decora Martinović j.d.o.o. za završne radove u građevinarstvu</t>
-[...10 lines deleted...]
-  <si>
     <t>20.07.2026. 15:13:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/82425e7f-6727-4c82-9967-c9007399c737</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-400_2026-9-1 - 1763794_O_2 Potvrda Fina.pdf; Prilog St-400_2026-9-2 - Uvjerenje evidencija MUP-a.pdf; Prilog St-400_2026-9-3 - Gmail - Potvrda katastar Decora Martinović.pdf; Prilog St-400_2026-9-4 - Potvrda HZMO.pdf; Prilog St-400_2026-9-5 - RGFI-javna objava Bilanca 2025.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/82425e7f-6727-4c82-9967-c9007399c737/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=400&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 01.07.2026.
 3/St-400/2026-4</t>
   </si>
   <si>
     <t>01.07.2026. 13:12:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/58dac0af-1657-4a65-8e28-c536646f9046</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/58dac0af-1657-4a65-8e28-c536646f9046/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 30.06.2026.</t>
   </si>
   <si>
     <t>30.06.2026. 09:23:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d3f33440-8659-4882-acc1-617635f4c68e</t>
@@ -180,51 +225,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -398,42 +443,168 @@
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>