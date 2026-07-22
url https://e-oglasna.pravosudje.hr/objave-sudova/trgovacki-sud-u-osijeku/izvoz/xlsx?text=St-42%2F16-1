--- v0 (2026-05-21)
+++ v1 (2026-07-22)
@@ -6,143 +6,206 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="233">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
+    <t>St-404/2024</t>
+  </si>
+  <si>
+    <t>Podnesak od 26.06.2026.(-124); Pril. od: 26.06.2026.; Pril. od: 26.06.2026.; Pril. od: 26.06.2026.; Pril. od: 26.06.2026.; Pril. od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog</t>
+  </si>
+  <si>
+    <t>CASTELLUM ART društvo s ograničenom odgovornošću za ugostiteljstvo i usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Kapucinska ulica 31, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>64111076900</t>
+  </si>
+  <si>
+    <t>CASTELLUM ART društvo s ograničenom odgovornošću za ugostiteljstvo i usluge u stečaju 64111076900</t>
+  </si>
+  <si>
+    <t>14.07.2026. 12:23:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba044309-6723-4a48-927a-8ed887472d82</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-404_2024-124-1 - Obavijest o primitku podneska od 25.06.2026. za TS OS, P-42-2026.pdf; Prilog St-404_2024-124-2 - 260625 Josip Ivanković ca CASTELLUM ART doo u stečaju - podnesak (d).pdf; Prilog St-404_2024-124-3 - 00001 Prilog TS OS P-42-2026-1-1 od 17.02.2026. - 20260216162923.pdf; Prilog St-404_2024-124-4 - 00001 Podnesak TS OS P-42-2026-1 od 17.02.2026. - Tužba.pdf; Prilog St-404_2024-124-5 - 00005 Odluka TS OS P-42-2026-5 od 02.03.2026. - Dopis.pdf; Prilog St-404_2024-124-6 - 00003 Odluka TS OS P-42-2026-3 od 18.02.2026. - Zahtjev za izuzećem.pdf; Prilog St-404_2024-124-7 - 00007 Podnesak TS OS P-42-2026-7 od 29.04.2026. - Podnesak tužitelja.pdf; Prilog St-404_2024-124-8 - 00008 Podnesak TS OS P-42-2026-8 od 30.04.2026. - Podnesak.pdf; Prilog St-404_2024-124-9 - 00008 Prilog TS OS P-42-2026-8-1 od 30.04.2026. - Prilog TS OS St-404-2024-119-1 od 27.04.2026. - PR.pdf; Prilog St-404_2024-124-10 - 00008 Prilog TS OS P-42-2026-8-2 od 30.04.2026. - Prilog TS OS St-404-2024-119-2 od 27.04.2026. - PR.pdf; Prilog St-404_2024-124-11 - 00008 Prilog TS OS P-42-2026-8-3 od 30.04.2026. - Prilog TS OS St-404-2024-119-3 od 27.04.2026. - PR.pdf; Prilog St-404_2024-124-12 - 00008 Prilog TS OS P-42-2026-8-4 od 30.04.2026. - Prilog TS OS St-404-2024-119-4 od 27.04.2026. - PR.pdf; Prilog St-404_2024-124-13 - 00008 Prilog TS OS P-42-2026-8-5 od 30.04.2026. - Prilog TS OS St-404-2024-119-5 od 27.04.2026. - PR.pdf; Prilog St-404_2024-124-14 - 00008 Prilog TS OS P-42-2026-8-6 od 30.04.2026. - Prilog TS OS St-404-2024-119-6 od 27.04.2026. - PR.pdf; Prilog St-404_2024-124-15 - 00008 Prilog TS OS P-42-2026-8-7 od 30.04.2026. - Prilog TS OS St-404-2024-119-7 od 27.04.2026. - PR.pdf; Prilog St-404_2024-124-16 - 00009 Odluka TS OS P-42-2026-9 od 06.05.2026. - Rješenje.pdf; Prilog St-404_2024-124-17 - 00010 Podnesak TS OS P-42-2026-10 od 10.06.2026. - Podnesak tužitelja.pdf; Prilog St-404_2024-124-18 - 00010 Prilog TS OS P-42-2026-10-1 od 10.06.2026. - Prilozi.pdf; Prilog St-404_2024-124-19 - 00011 Podnesak TS OS P-42-2026-11 od 10.06.2026. - Podnesak.pdf; Prilog St-404_2024-124-20 - 00012 Podnesak TS OS P-42-2026-12 od 10.06.2026. - Podnesak tužitelja.pdf; Prilog St-404_2024-124-21 - 00012 Prilog TS OS P-42-2026-12-1 od 10.06.2026. - Rev-671_2023-2 Vrhovni sud Republike Hrvatske.pdf; Prilog St-404_2024-124-22 - 00007 Prilog TS OS P-42-2026-7-1 od 29.04.2026. - ZK-3921-OSIJEK.pdf; Prilog St-404_2024-124-23 - 00006 Podnesak TS OS P-42-2026-6 od 17.04.2026. - Odgovor na tužbu.pdf; Prilog St-404_2024-124-24 - 00004 Podnesak TS OS P-42-2026-4 od 20.02.2026. - Rješenje.pdf; Prilog St-404_2024-124-25 - 00002 Podnesak TS OS P-42-2026-2 od 18.02.2026. - Izvadak iz sudskog registra.pdf; Prilog St-404_2024-124-26 - 00001 Prilog TS OS P-42-2026-1-2 od 17.02.2026. - 20260216161257.pdf; Prilog St-404_2024-124-27 - 00013 Zapisnik TS OS P-42-2026-13 od 10.06.2026. - Pripremno ročište dana 10.06.2026. u 09_30 sati u.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba044309-6723-4a48-927a-8ed887472d82/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=404&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>St-279/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.06.2026.; Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilo</t>
+  </si>
+  <si>
+    <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Hrvatske Republike 19f, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>80617411375</t>
+  </si>
+  <si>
+    <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge 80617411375</t>
+  </si>
+  <si>
+    <t>12.06.2026. 13:47:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff6a26a4-86f1-4357-96ad-769ba822bf7a</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-279_2026-19-1 - 1716745_O_1.pdf; Prilog St-279_2026-19-2 - Uvjerenje o vlasništvu vozila Gradnja Osijek d.o.o..pdf; Prilog St-279_2026-19-3 - VUIOSP32_1532.pdf; Prilog St-279_2026-19-4 - VUIOSP32_0984.pdf; Prilog St-279_2026-19-5 - KTO 120000.pdf; Prilog St-279_2026-19-6 - KTO 220100.pdf; Prilog St-279_2026-19-7 - BRUTO BILANCA 01-05-2026..pdf; Prilog St-279_2026-19-8 - ZK_2590_BRANJIN VRH.pdf; Prilog St-279_2026-19-9 - ZK_2895_BRANJIN VRH.pdf; Prilog St-279_2026-19-10 - ZK_2798_BRANJIN VRH.pdf; Prilog St-279_2026-19-11 - ZK_3073_BRANJIN VRH.pdf; Prilog St-279_2026-19-12 - ZK_3199_BRANJIN VRH.pdf; Prilog St-279_2026-19-13 - ZK_3443_OSIJEK (4).pdf; Prilog St-279_2026-19-14 - ZK_3443_OSIJEK (2).pdf; Prilog St-279_2026-19-15 - ZK_3443_OSIJEK (1).pdf; Prilog St-279_2026-19-16 - ZK_3443_OSIJEK (3).pdf; Prilog St-279_2026-19-17 - ZK_3578_BRANJIN VRH.pdf; Prilog St-279_2026-19-18 - ZK_9088_VALPOVO.pdf; Prilog St-279_2026-19-19 - ZK_14930_OSIJEK.pdf; Prilog St-279_2026-19-20 - ZK_3443_OSIJEK.pdf; Prilog St-279_2026-19-21 - ZK_17091_OSIJEK.pdf; Prilog St-279_2026-19-22 - ZK_14551_OSIJEK.pdf; Prilog St-279_2026-19-23 - ZK_17484_OSIJEK (1).pdf; Prilog St-279_2026-19-24 - ZK_17484_OSIJEK.pdf; Prilog St-279_2026-19-25 - ZK_3443_OSIJEK (5).pdf; Prilog St-279_2026-19-26 - BRUTO BILANCA 01.01.2024.-31.12.2024. (1).pdf; Prilog St-279_2026-19-27 - BRUTO BILANCA 01.01.2025.-31.12.2025. (1).pdf; Prilog St-279_2026-19-28 - Društva u vlasništvu s više od 20% udjela (1).pdf; Prilog St-279_2026-19-29 - Društva u vlasništvu s manje od 20% udjela (1).pdf; Prilog St-279_2026-19-30 - Popis imovine pravnog prednika OIB 77971360833-GR031200 Uredska oprema (1).pdf; Prilog St-279_2026-19-31 - Analiza pokretnina po Rješenju Trgovačkog suda (1).pdf; Prilog St-279_2026-19-32 - Popis imovine-Nekretnine za daljnju prodaju (1).pdf; Prilog St-279_2026-19-33 - Popis imovine pravnog prednika OIB 77971360833-GR031555 rev. im. u up.-Postrojenja i oprema (1).pdf; Prilog St-279_2026-19-34 - Popis imovine pravnog prednika OIB 77971360833-GR031800 Oprema za graditeljstvo (1).pdf; Prilog St-279_2026-19-35 - Popis imovine-Proizvodnja u tijeku-zemljište i kom. infrastruktura (1).pdf; Prilog St-279_2026-19-36 - Popis imovine-Inventar (1).pdf; Prilog St-279_2026-19-37 - Popis nekretnina u vlasništvu Gradnja d.o.o. Osijek (1).pdf; Prilog St-279_2026-19-38 - Popis aktivnih ugovora u tijeku izvođenja radova (1).pdf; Prilog St-279_2026-19-39 - Popis imovine-Zalihe materijala (1).pdf; Prilog St-279_2026-19-40 - Popis nekretnina na kojima je proveden upis novih vlasnika unazad četiri godine (1).pdf; Prilog St-279_2026-19-41 - GRADNJA dostava podataka (1).pdf; Prilog St-279_2026-19-42 - UGV. O KUPOPR. NEKRETNINE OD 07.12.2023.NOVSKA,LIVADA-SLOBODAN MIČIĆ.pdf; Prilog St-279_2026-19-43 - Popis nekretnina na kojima je proveden upis novih vlasnika unazad četiri godine.pdf; Prilog St-279_2026-19-44 - Djelatnost društva i okolnosti nastanka problema i otvaranja prethodnog postupka.pdf; Prilog St-279_2026-19-45 - Popis aktivnih ugovora u tijeku izvođenja radova-Dopuna.pdf; Rješenje - određeno ročište radi rasprave o uvjetima za otvaranje stečajnog postupka.pdf O130O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff6a26a4-86f1-4357-96ad-769ba822bf7a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=279&amp;godina=2026</t>
+  </si>
+  <si>
     <t>St-156/2025</t>
   </si>
   <si>
     <t>Prijedlog od 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog</t>
   </si>
   <si>
     <t>ALTEA d.o.o. za trgovinu i usluge u stečaju</t>
   </si>
   <si>
     <t>Ulica Krajić 18, 35221 Velika Kopanica, Hrvatska</t>
   </si>
   <si>
     <t>18564217038</t>
   </si>
   <si>
     <t>ALTEA d.o.o. za trgovinu i usluge u stečaju 18564217038</t>
   </si>
   <si>
     <t>18.05.2026. 13:23:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f149a665-4cc3-43f7-8eaa-d01796d6dfcc</t>
   </si>
   <si>
     <t>Prijedlog stečajnog upravitelja.pdf P93P; Prilog St-156_2025-75-1 - Račun pričuva 1-26.pdf; Prilog St-156_2025-75-2 - Račun pričuva 2-26.pdf; Prilog St-156_2025-75-3 - Račun pričuva 3-26.pdf; Prilog St-156_2025-75-4 - Račun pričuva 4-26.pdf; Prilog St-156_2025-75-5 - Račun pričuva 5-25.pdf; Prilog St-156_2025-75-6 - Račun pričuva 7-25.pdf; Prilog St-156_2025-75-7 - Račun pričuva 6-25.pdf; Prilog St-156_2025-75-8 - Račun pričuva 11-25.pdf; Prilog St-156_2025-75-9 - Račun pričuva 8-25.pdf; Prilog St-156_2025-75-10 - Račun pričuva 12-25.pdf; Prilog St-156_2025-75-11 - Račun pričuva 10-25.pdf; Prilog St-156_2025-75-12 - Račun pričuva 9-25.pdf; Prilog St-156_2025-75-13 - 1-2026.pdf; Prilog St-156_2025-75-14 - 2-2026.pdf; Prilog St-156_2025-75-15 - 5-2025.pdf; Prilog St-156_2025-75-16 - 4-2026.pdf; Prilog St-156_2025-75-17 - 10-2025.pdf; Prilog St-156_2025-75-18 - 6-2025.pdf; Prilog St-156_2025-75-19 - 8-2025.pdf; Prilog St-156_2025-75-20 - 3-2026.pdf; Prilog St-156_2025-75-21 - 7-2025.pdf; Prilog St-156_2025-75-22 - 11-2025.pdf; Prilog St-156_2025-75-23 - 12-2025.pdf; Prilog St-156_2025-75-24 - 9-2025.pdf; Prilog St-156_2025-75-25 - Vodovod 1-26.pdf; Prilog St-156_2025-75-26 - Vodovod 2-26.pdf; Prilog St-156_2025-75-27 - Vodovod 3-26.pdf; Prilog St-156_2025-75-28 - Vodovod 7-25.pdf; Prilog St-156_2025-75-29 - Vodovod 10-25.pdf; Prilog St-156_2025-75-30 - Vodovod 12-25.pdf; Prilog St-156_2025-75-31 - Vodovod 9-25.pdf; Prilog St-156_2025-75-32 - Vodovod 8-25.pdf; Prilog St-156_2025-75-33 - Vodovod 6-25.pdf; Prilog St-156_2025-75-34 - Vodovod 4-26.pdf; Prilog St-156_2025-75-35 - Vodovod 11-25.pdf; Prilog St-156_2025-75-36 - MARLO uredski r.b. 233-00110113-1.pdf; Prilog St-156_2025-75-37 - OTP račun 4-2026.pdf; Prilog St-156_2025-75-38 - Elektronička javna dražba račun 31.10.25..pdf; Prilog St-156_2025-75-39 - MARLO uredski r.b. 503-25.pdf; Prilog St-156_2025-75-40 - PEČAT BINAR račun.pdf; Prilog St-156_2025-75-41 - OTP račun 12-2025.pdf; Prilog St-156_2025-75-42 - ZLATNI RAČUN USL-2026-FUS-124.pdf; Prilog St-156_2025-75-43 - Ugovor o vođenju knjigovodstva ESEDRA - ALTEA d.o.o. u stečaju.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f149a665-4cc3-43f7-8eaa-d01796d6dfcc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=156&amp;godina=2025</t>
   </si>
   <si>
     <t>St-225/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Podnesak od 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog </t>
   </si>
   <si>
     <t>Anchor AM društvo s ograničenom odgovornošću za savjetovanje i usluge</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kapucinska ulica 31, 31000 Osijek, Hrvatska</t>
   </si>
   <si>
     <t>20080494958</t>
   </si>
   <si>
     <t>Anchor AM društvo s ograničenom odgovornošću za savjetovanje i usluge 20080494958</t>
   </si>
   <si>
     <t>24.03.2026. 08:03:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0febda4e-a1fa-4566-8fc5-818bba5004e2</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-225_2024-194-1 - Podnesak TS OS P-251-2025-12 od 26.01.2026. - Podnesak (1).pdf; Prilog St-225_2024-194-2 - Podnesak TS OS P-322-2024-32 od 12.03.2025. - Odgovor na žalbu (1).pdf; Prilog St-225_2024-194-3 - Podnesak TS OS P-322-2024-29 od 19.02.2025. - Žalba (1).pdf; Prilog St-225_2024-194-4 - Podnesak TS OS P-251-2025-1 od 28.07.2025. - Tužba (1).pdf; Prilog St-225_2024-194-5 - Podnesak TS OS P-322-2024-41 od 02.10.2025. - Presuda - odbijena žalba - potvrđena presuda 1. st. (1.pdf; Prilog St-225_2024-194-6 - Podnesak TS OS P-351-2025-1 od 17.11.2025. - Tužba.pdf; Prilog St-225_2024-194-7 - Podnesak TS ZG P-770-2025-3 od 10.06.2025. - Odgovor na tužbu (2).pdf; Prilog St-225_2024-194-8 - Podnesak TS ZG P-770-2025-1 od 10.03.2025. - Tužba (5).pdf; Prilog St-225_2024-194-9 - Podnesak TS OS P-354-2025-11 od 29.12.2025. - Prijedlog za povrat u prijašnje stanje (podredno žalba.pdf; Prilog St-225_2024-194-10 - Podnesak US OS Us I-1245-2024-1 od 29.10.2024. - Tužba.pdf; Prilog St-225_2024-194-11 - Podnesak US OS Us I-1245-2024-5 od 27.12.2024. - Odgovor na tužbu.pdf; Prilog St-225_2024-194-12 - Podnesak US OS Us I-1245-2024-15 od 08.12.2025. - Žalba.pdf; Prilog St-225_2024-194-13 - Podnesak TS OS P-354-2025-14 od 12.01.2026. - Žalba (1).pdf; Prilog St-225_2024-194-14 - Prilog TS OS P-363-2024-1-1 od 19.11.2024. - tužba (1).pdf; Prilog St-225_2024-194-15 - Prilog TS OS P-363-2024-1-21 od 19.11.2024. - odgovor na tužbu (1).pdf; Prilog St-225_2024-194-16 - Odluka OS OS Ovr-1719-2025-4 od 17.04.2025. - Rješenje - trošak.pdf; Prilog St-225_2024-194-17 - Odluka OS OS Ovr-2556-2024-2 od 13.06.2024. - Rješenje - trošak.pdf; Prilog St-225_2024-194-18 - Odluka OS OS Ovrv-6136-2024-8 od 10.06.2024. - Rješenje - o ovrsi.pdf; Prilog St-225_2024-194-19 - Podnesak TS OS P-354-2025-17 od 30.01.2026. - Odgovor na žalbu (1).pdf; Prilog St-225_2024-194-20 - Odluka OS OS Ovrv-6136-2024-11 od 24.07.2024. - Rješenje - prekid postupka.pdf; Prilog St-225_2024-194-21 - Odluka OS OS Ovrv-2123-2025-4 od 20.02.2025. - Rješenje - o ovrsi.pdf; Prilog St-225_2024-194-22 - Podnesak TS OS P-221-2025-5 od 24.10.2025. - Odgovor na tužbu (1).pdf; Prilog St-225_2024-194-23 - Odluka OS OS Ovrv-17653-2025-4 od 24.09.2025. - Rješenje - o ovrsi.pdf; Prilog St-225_2024-194-24 - Odluka TS OS P-354-2025-10 od 17.12.2025. - Rješenje - povlačenje tužbe (1).pdf; Prilog St-225_2024-194-25 - Odluka US OS Us I-1245-2024-14 od 24.11.2025. - Presuda - odbijanje.pdf; Prilog St-225_2024-194-26 - Odluka TS OS P-322-2024-27 od 14.02.2025. - Presuda (1).pdf; Prilog St-225_2024-194-27 - Odluka TS OS Povrv-256-2024-2 od 04.07.2024. - Rješenje - stavljanje izvan snage rješenja o ovrsi na.pdf; Prilog St-225_2024-194-28 - Podnesak OS OS Ovr-1719-2025-1 od 11.04.2025. - Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf; Prilog St-225_2024-194-29 - Podnesak OS OS Ovr-1719-2025-6 od 07.05.2025. - Žalba.pdf; Prilog St-225_2024-194-30 - Podnesak OS OS Ovr-2556-2024-1 od 31.05.2024. - Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf; Prilog St-225_2024-194-31 - Podnesak OS OS Ovrv-2123-2025-9 od 30.04.2025. - Prigovor protiv rješenja javnog bilježnika na temel.pdf; Prilog St-225_2024-194-32 - Podnesak OS OS Ovrv-2123-2025-1 od 22.01.2025. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog St-225_2024-194-33 - Podnesak OS OS Ovrv-17653-2025-1 od 02.09.2025. - Prijedlog za ovrhu na temelju vjerodostojne isprav.pdf; Prilog St-225_2024-194-34 - Podnesak OS OS Ovrv-6136-2024-1 od 08.05.2024. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog St-225_2024-194-35 - Podnesak TS OS P-86-2024-1 od 15.02.2024. - Tužba.pdf; Prilog St-225_2024-194-36 - Podnesak TS OS P-86-2024-7 od 02.04.2024. - Odgovor na tužbu.pdf; Prilog St-225_2024-194-37 - Podnesak OS OS Ovrv-17653-2025-5 od 13.10.2025. - Prigovor (1).pdf; Prilog St-225_2024-194-38 - Podnesak TS OS P-221-2025-1 od 26.06.2025. - Tužba (1).pdf; Prilog St-225_2024-194-39 - Zapisnik TS OS P-86-2024-10 od 14.05.2024. - Pripremno ročište dana 14.05.2024. u 10_00 sati u Soba .docx; Prilog St-225_2024-194-40 - Zapisnik TS OS P-251-2025-5 od 13.11.2025. - Pripremno ročište dana 13.11.2025. u 10_30 sati u Soba .docx; Prilog St-225_2024-194-41 - Zapisnik TS OS P-251-2025-11 od 20.01.2026. - Pripremno ročište dana 20.01.2026. u 10_30 sati u Soba.docx; Prilog St-225_2024-194-42 - Zapisnik TS OS P-251-2025-13 od 26.02.2026. - Pripremno ročište dana 26.02.2026. u 09_30 sati u Soba.docx; Prilog St-225_2024-194-43 - Zapisnik TS OS P-322-2024-18 od 13.11.2024. - Pripremno ročište dana 13.11.2024. u 10_00 sati u Soba.docx; Prilog St-225_2024-194-44 - Zapisnik TS OS P-363-2024-9 od 20.11.2025. - Pripremno ročište dana 20.11.2025. u 11_00 sati u Soba .docx; Prilog St-225_2024-194-45 - Zapisnik TS ZG P-770-2025-8 od 02.03.2026. - Pripremno ročište dana 02.03.2026. u 12_00 sati (3).docx; Prilog St-225_2024-194-46 - Zapisnik US OS Us I-1245-2024-10 od 02.07.2025. - Ročište za raspravu dana 02.07.2025. u 10_15 sati .docx; Prilog St-225_2024-194-47 - Zapisnik US OS Us I-1245-2024-12 od 28.10.2025. - Ročište za raspravu dana 27.10.2025. u 09_00 sati .docx; Prilog St-225_2024-194-48 - ANCHOR AM d.o.o. u stečaju - pregled sudskih sporova.xlsx; Prilog St-225_2024-194-49 - Iznosi tražbina i troškova postupka na dan 20.03.2026. u 15_07 sati.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0febda4e-a1fa-4566-8fc5-818bba5004e2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=225&amp;godina=2024</t>
   </si>
   <si>
     <t>St-131/2026</t>
   </si>
@@ -691,51 +754,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N19"/>
+  <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -884,651 +947,735 @@
       </c>
       <c r="M4" t="s">
         <v>47</v>
       </c>
       <c r="N4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>49</v>
       </c>
       <c r="D5" t="s">
         <v>50</v>
       </c>
       <c r="E5" t="s">
         <v>51</v>
       </c>
       <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
         <v>52</v>
       </c>
-      <c r="G5" t="s">
+      <c r="H5" t="s">
         <v>53</v>
       </c>
-      <c r="H5" t="s">
+      <c r="I5" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>55</v>
+      </c>
+      <c r="L5" t="s">
         <v>56</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>57</v>
       </c>
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D6" t="s">
         <v>60</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>61</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" t="s">
         <v>62</v>
       </c>
-      <c r="F6" t="s">
+      <c r="G6" t="s">
         <v>63</v>
       </c>
-      <c r="G6" t="s">
+      <c r="H6" t="s">
         <v>64</v>
       </c>
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>66</v>
+      </c>
+      <c r="L6" t="s">
         <v>67</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>68</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D7" t="s">
         <v>71</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>72</v>
       </c>
-      <c r="E7" t="s">
+      <c r="F7" t="s">
         <v>73</v>
       </c>
-      <c r="F7" t="s">
+      <c r="G7" t="s">
         <v>74</v>
       </c>
-      <c r="G7" t="s">
+      <c r="H7" t="s">
         <v>75</v>
       </c>
-      <c r="H7" t="s">
+      <c r="I7" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>77</v>
+      </c>
+      <c r="L7" t="s">
         <v>78</v>
       </c>
-      <c r="L7" t="s">
+      <c r="M7" t="s">
         <v>79</v>
       </c>
-      <c r="M7" t="s">
+      <c r="N7" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>81</v>
+      </c>
+      <c r="D8" t="s">
         <v>82</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>83</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
         <v>84</v>
       </c>
-      <c r="F8" t="s">
+      <c r="G8" t="s">
         <v>85</v>
       </c>
-      <c r="G8" t="s">
+      <c r="H8" t="s">
         <v>86</v>
       </c>
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>88</v>
+      </c>
+      <c r="L8" t="s">
         <v>89</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>90</v>
       </c>
-      <c r="M8" t="s">
+      <c r="N8" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
+        <v>92</v>
+      </c>
+      <c r="D9" t="s">
         <v>93</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>94</v>
       </c>
-      <c r="E9" t="s">
+      <c r="F9" t="s">
         <v>95</v>
       </c>
-      <c r="F9" t="s">
+      <c r="G9" t="s">
         <v>96</v>
       </c>
-      <c r="G9" t="s">
+      <c r="H9" t="s">
         <v>97</v>
       </c>
-      <c r="H9" t="s">
+      <c r="I9" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>99</v>
+      </c>
+      <c r="L9" t="s">
         <v>100</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" t="s">
         <v>101</v>
       </c>
-      <c r="M9" t="s">
+      <c r="N9" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
+        <v>103</v>
+      </c>
+      <c r="D10" t="s">
         <v>104</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>105</v>
       </c>
-      <c r="E10" t="s">
+      <c r="F10" t="s">
         <v>106</v>
       </c>
-      <c r="F10" t="s">
+      <c r="G10" t="s">
         <v>107</v>
       </c>
-      <c r="G10" t="s">
+      <c r="H10" t="s">
         <v>108</v>
       </c>
-      <c r="H10" t="s">
+      <c r="I10" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>110</v>
+      </c>
+      <c r="L10" t="s">
         <v>111</v>
       </c>
-      <c r="L10" t="s">
+      <c r="M10" t="s">
         <v>112</v>
       </c>
-      <c r="M10" t="s">
+      <c r="N10" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
+        <v>114</v>
+      </c>
+      <c r="D11" t="s">
         <v>115</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>116</v>
       </c>
-      <c r="E11" t="s">
+      <c r="F11" t="s">
         <v>117</v>
       </c>
-      <c r="F11" t="s">
+      <c r="G11" t="s">
         <v>118</v>
       </c>
-      <c r="G11" t="s">
+      <c r="H11" t="s">
         <v>119</v>
       </c>
-      <c r="H11" t="s">
+      <c r="I11" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>121</v>
+      </c>
+      <c r="L11" t="s">
         <v>122</v>
       </c>
-      <c r="L11" t="s">
+      <c r="M11" t="s">
         <v>123</v>
       </c>
-      <c r="M11" t="s">
+      <c r="N11" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
+        <v>125</v>
+      </c>
+      <c r="D12" t="s">
         <v>126</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12" t="s">
         <v>127</v>
       </c>
-      <c r="E12" t="s">
+      <c r="F12" t="s">
         <v>128</v>
       </c>
-      <c r="F12" t="s">
+      <c r="G12" t="s">
         <v>129</v>
       </c>
-      <c r="G12" t="s">
+      <c r="H12" t="s">
         <v>130</v>
       </c>
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>132</v>
+      </c>
+      <c r="L12" t="s">
         <v>133</v>
       </c>
-      <c r="L12" t="s">
+      <c r="M12" t="s">
         <v>134</v>
       </c>
-      <c r="M12" t="s">
+      <c r="N12" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
+        <v>136</v>
+      </c>
+      <c r="D13" t="s">
         <v>137</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>138</v>
       </c>
-      <c r="E13" t="s">
+      <c r="F13" t="s">
         <v>139</v>
       </c>
-      <c r="F13" t="s">
+      <c r="G13" t="s">
         <v>140</v>
       </c>
-      <c r="G13" t="s">
+      <c r="H13" t="s">
         <v>141</v>
       </c>
-      <c r="H13" t="s">
+      <c r="I13" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>143</v>
+      </c>
+      <c r="L13" t="s">
         <v>144</v>
       </c>
-      <c r="L13" t="s">
+      <c r="M13" t="s">
         <v>145</v>
       </c>
-      <c r="M13" t="s">
+      <c r="N13" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
+        <v>147</v>
+      </c>
+      <c r="D14" t="s">
         <v>148</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>149</v>
       </c>
-      <c r="E14" t="s">
+      <c r="F14" t="s">
         <v>150</v>
       </c>
-      <c r="F14" t="s">
+      <c r="G14" t="s">
         <v>151</v>
       </c>
-      <c r="G14" t="s">
+      <c r="H14" t="s">
         <v>152</v>
       </c>
-      <c r="H14" t="s">
+      <c r="I14" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
+        <v>154</v>
+      </c>
+      <c r="L14" t="s">
         <v>155</v>
       </c>
-      <c r="L14" t="s">
+      <c r="M14" t="s">
         <v>156</v>
       </c>
-      <c r="M14" t="s">
+      <c r="N14" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
+        <v>158</v>
+      </c>
+      <c r="D15" t="s">
         <v>159</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>160</v>
       </c>
-      <c r="E15" t="s">
+      <c r="F15" t="s">
         <v>161</v>
       </c>
-      <c r="F15" t="s">
+      <c r="G15" t="s">
         <v>162</v>
       </c>
-      <c r="G15" t="s">
+      <c r="H15" t="s">
         <v>163</v>
       </c>
-      <c r="H15" t="s">
+      <c r="I15" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
+        <v>165</v>
+      </c>
+      <c r="L15" t="s">
         <v>166</v>
       </c>
-      <c r="L15" t="s">
+      <c r="M15" t="s">
         <v>167</v>
       </c>
-      <c r="M15" t="s">
+      <c r="N15" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
+        <v>169</v>
+      </c>
+      <c r="D16" t="s">
         <v>170</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16" t="s">
         <v>171</v>
       </c>
-      <c r="E16" t="s">
+      <c r="F16" t="s">
         <v>172</v>
       </c>
-      <c r="F16" t="s">
+      <c r="G16" t="s">
         <v>173</v>
       </c>
-      <c r="G16" t="s">
+      <c r="H16" t="s">
         <v>174</v>
       </c>
-      <c r="H16" t="s">
+      <c r="I16" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
+        <v>176</v>
+      </c>
+      <c r="L16" t="s">
         <v>177</v>
       </c>
-      <c r="L16" t="s">
+      <c r="M16" t="s">
         <v>178</v>
       </c>
-      <c r="M16" t="s">
+      <c r="N16" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
+        <v>180</v>
+      </c>
+      <c r="D17" t="s">
         <v>181</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" t="s">
         <v>182</v>
       </c>
-      <c r="E17" t="s">
+      <c r="F17" t="s">
         <v>183</v>
       </c>
-      <c r="F17" t="s">
+      <c r="G17" t="s">
         <v>184</v>
       </c>
-      <c r="G17" t="s">
+      <c r="H17" t="s">
         <v>185</v>
       </c>
-      <c r="H17" t="s">
+      <c r="I17" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
+        <v>187</v>
+      </c>
+      <c r="L17" t="s">
         <v>188</v>
       </c>
-      <c r="L17" t="s">
+      <c r="M17" t="s">
         <v>189</v>
       </c>
-      <c r="M17" t="s">
+      <c r="N17" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
+        <v>191</v>
+      </c>
+      <c r="D18" t="s">
         <v>192</v>
       </c>
-      <c r="D18" t="s">
+      <c r="E18" t="s">
         <v>193</v>
       </c>
-      <c r="E18" t="s">
+      <c r="F18" t="s">
         <v>194</v>
       </c>
-      <c r="F18" t="s">
+      <c r="G18" t="s">
         <v>195</v>
       </c>
-      <c r="G18" t="s">
+      <c r="H18" t="s">
         <v>196</v>
       </c>
-      <c r="H18" t="s">
+      <c r="I18" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
+        <v>198</v>
+      </c>
+      <c r="L18" t="s">
         <v>199</v>
       </c>
-      <c r="L18" t="s">
+      <c r="M18" t="s">
         <v>200</v>
       </c>
-      <c r="M18" t="s">
+      <c r="N18" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
+        <v>202</v>
+      </c>
+      <c r="D19" t="s">
         <v>203</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>204</v>
       </c>
-      <c r="E19" t="s">
+      <c r="F19" t="s">
         <v>205</v>
       </c>
-      <c r="F19"/>
       <c r="G19" t="s">
         <v>206</v>
       </c>
       <c r="H19" t="s">
         <v>207</v>
       </c>
       <c r="I19" t="s">
         <v>208</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
         <v>209</v>
       </c>
       <c r="L19" t="s">
         <v>210</v>
       </c>
       <c r="M19" t="s">
         <v>211</v>
       </c>
-      <c r="N19"/>
+      <c r="N19" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>213</v>
+      </c>
+      <c r="D20" t="s">
+        <v>214</v>
+      </c>
+      <c r="E20" t="s">
+        <v>215</v>
+      </c>
+      <c r="F20" t="s">
+        <v>216</v>
+      </c>
+      <c r="G20" t="s">
+        <v>217</v>
+      </c>
+      <c r="H20" t="s">
+        <v>218</v>
+      </c>
+      <c r="I20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>220</v>
+      </c>
+      <c r="L20" t="s">
+        <v>221</v>
+      </c>
+      <c r="M20" t="s">
+        <v>222</v>
+      </c>
+      <c r="N20" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>224</v>
+      </c>
+      <c r="D21" t="s">
+        <v>225</v>
+      </c>
+      <c r="E21" t="s">
+        <v>226</v>
+      </c>
+      <c r="F21"/>
+      <c r="G21" t="s">
+        <v>227</v>
+      </c>
+      <c r="H21" t="s">
+        <v>228</v>
+      </c>
+      <c r="I21" t="s">
+        <v>229</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>230</v>
+      </c>
+      <c r="L21" t="s">
+        <v>231</v>
+      </c>
+      <c r="M21" t="s">
+        <v>232</v>
+      </c>
+      <c r="N21"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>