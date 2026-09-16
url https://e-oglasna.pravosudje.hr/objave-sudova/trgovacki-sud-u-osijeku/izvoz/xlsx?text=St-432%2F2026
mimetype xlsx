--- v0 (2026-07-31)
+++ v1 (2026-09-16)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="55">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,117 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-432/2026</t>
   </si>
   <si>
+    <t>Tablica prijavljenih tražbina vjerovnika u predstečajnom postupku - KF TELEKOM d.o.o.</t>
+  </si>
+  <si>
+    <t>KF TELEKOM d.o.o.</t>
+  </si>
+  <si>
+    <t>Naselje A. Hebranga 7/22, 35000 Slavonski Brod</t>
+  </si>
+  <si>
+    <t>39023656624</t>
+  </si>
+  <si>
+    <t>KF TELEKOM d.o.o. 39023656624</t>
+  </si>
+  <si>
+    <t>31.08.2026. 13:47:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bb8694b-0302-4778-9e91-c15ff74f7231</t>
+  </si>
+  <si>
+    <t>Tablica prijavljenih tražbina vjerovnika u predstečajnom postupku - KF TELEKOM d.o.o..xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bb8694b-0302-4778-9e91-c15ff74f7231/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=432&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Prijave tražbine vjerovnika u predstečajnom postupku - KF TELEKOM d.o.o.</t>
+  </si>
+  <si>
+    <t>31.08.2026. 13:45:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ac49757-8bc2-4317-b33e-7c3c62d57f55</t>
+  </si>
+  <si>
+    <t>Prijava tražbine vjerovnika - MIN FINANCIJA, POREZNA UPRAVA, PU  SL.BROD.pdf; Prijava tražbine vjerovnika  - OTP banka d.d..pdf; Prijava tražbine vjerovnika  - ERSTE&amp;STEIERMARKISCHE BANK d.d. 1. dio.pdf; Prijava tražbine vjerovnika  - ERSTE&amp;STEIERMARKISCHE BANK  d.d. 2. dio.pdf; Prijava tražbine vjerovnika - ADDIKO BANK d.d.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ac49757-8bc2-4317-b33e-7c3c62d57f55/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 29.07.2026. (-10)</t>
   </si>
   <si>
     <t>KF TELEKOM d.o.o. za projektiranje i gradnju</t>
   </si>
   <si>
     <t>Naselje "Andrija Hebrang" 7/22, 35000 Slavonski Brod, Hrvatska</t>
   </si>
   <si>
-    <t>39023656624</t>
-[...1 lines deleted...]
-  <si>
     <t>KF TELEKOM d.o.o. za projektiranje i gradnju 39023656624</t>
   </si>
   <si>
     <t>29.07.2026. 12:00:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ab4a73e0-3069-4587-aadd-8462caedf222</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ab4a73e0-3069-4587-aadd-8462caedf222/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=432&amp;godina=2026</t>
   </si>
   <si>
     <t>Podnesak od 27.07.2026.(-7); Pri. od: 27.07.2026.; Pri. od: 27.07.2026.; Pri. od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog</t>
   </si>
   <si>
     <t>29.07.2026. 11:59:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/43764499-23e4-46b8-88e9-ea17570ae038</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-432_2026-7-1 - 7 Izjava o broju zaposlenih.pdf; Prilog St-432_2026-7-2 - Financijski leasing - Renault Trafic Grand Passenger.pdf; Prilog St-432_2026-7-3 - Financijski leasing - AUDI Q3 SB 35TDI S tronic.pdf; Prilog St-432_2026-7-4 - Financijski leasing - VOLKSWAGEN POLO 1.4 TDI BMT Trendline.pdf; Prilog St-432_2026-7-5 - Dokaz o uplati sudskog depozita.pdf; Prilog St-432_2026-7-6 - KF Telekom_Bilješke uz financ.izvj.za 2026.g..pdf; Prilog St-432_2026-7-7 - KF_AOP 50.pdf; Prilog St-432_2026-7-8 - KF_kartica 1211 kupci.pdf; Prilog St-432_2026-7-9 - KF_AOP 52.pdf; Prilog St-432_2026-7-10 - KF_PKK kartica.pdf; Prilog St-432_2026-7-11 - KF_Otvorene stavke dobavljača.pdf; Prilog St-432_2026-7-12 - GFI-POD_KF TELEKOM d.o.o._2026_ _ _.pdf; Prilog St-432_2026-7-13 - LIZING AUDI.pdf; Prilog St-432_2026-7-14 - LIZING RENAULT TRAFFIC.pdf; Prilog St-432_2026-7-15 - Punomoc odvjetnik.pdf; Prilog St-432_2026-7-16 - U VL. DRUŠTVA ŠKODA.pdf; Prilog St-432_2026-7-17 - LIZING POLO.pdf; Prilog St-432_2026-7-18 - UGOVOR O KREDITU_977_24-OTP banka d.d..pdf; Prilog St-432_2026-7-19 - UGOVOR O KREDITU - Addiko banka.pdf; Prilog St-432_2026-7-20 - Očevidnik neizvršenih osnova za plaćanje sa specifikacijom naplate - na dan 27.07.2026..pdf; Prilog St-432_2026-7-21 - UGOVOR O KREDITU 5128244759-Erste banka.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/43764499-23e4-46b8-88e9-ea17570ae038/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 06.07.2026. (-1); Prilog od: 06.07.2026.; Prilog od: 06.07.2026.; Prilog od: 06.07.2026.; Prilog od: 06.07.2026.</t>
   </si>
   <si>
     <t>29.07.2026. 11:59:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/922cb07d-7691-4a79-b386-a80e3cda3fef</t>
   </si>
@@ -179,51 +218,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -327,112 +366,196 @@
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="I5" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" t="s">
+        <v>34</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>35</v>
+      </c>
+      <c r="I6" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>50</v>
+      </c>
+      <c r="E7" t="s">
+        <v>33</v>
+      </c>
+      <c r="F7" t="s">
+        <v>34</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>35</v>
+      </c>
+      <c r="I7" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>