--- v1 (2026-09-16)
+++ v2 (2026-10-31)
@@ -6,131 +6,170 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="68">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
+    <t>ST-432/2026</t>
+  </si>
+  <si>
+    <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA U PREDSTEČAJNOM POSTUPKU - KF TELEKOM d.o.o.</t>
+  </si>
+  <si>
+    <t>KF TELEKOM d.o.o.</t>
+  </si>
+  <si>
+    <t>NASELJE "ANDRIJA HEBRANG" 7/22, 35000, SLAVONSKI BROD</t>
+  </si>
+  <si>
+    <t>39023656624</t>
+  </si>
+  <si>
+    <t>KF TELEKOM d.o.o. 39023656624</t>
+  </si>
+  <si>
+    <t>12.10.2026. 09:27:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8755488-4d56-43a2-8d3f-34907b3889be</t>
+  </si>
+  <si>
+    <t>Očitovanje dužnika o prijavljenim tražbinama u predstečajnom postupku  - KF TELEKOM d.o.o..pdf; Očitovanje dužnika o prijavljenim tražbinama u predstečajnom postupku u odnosu na naknadnu prijavu tražbine - KF TELEKOM d.o.o..pdf; Očitovanje povjerenika o prijavljenim tražbinama u predstečajnom postupku -  MARTIN LUKIN.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8755488-4d56-43a2-8d3f-34907b3889be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=ST&amp;predmet=432&amp;godina=2026</t>
+  </si>
+  <si>
     <t>St-432/2026</t>
   </si>
   <si>
+    <t>Prijava tražbine vjerovnika u predstečajnom postupku - KF TELEKOM d.o.o.</t>
+  </si>
+  <si>
+    <t>Naselje A. Hebranga 7/22, 35000 Slavonski Brod</t>
+  </si>
+  <si>
+    <t>22.09.2026. 08:27:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7a26768-1a51-4142-a4bf-6c7b45922867</t>
+  </si>
+  <si>
+    <t>Naknadna prijava tražbine vjerovnika - Porsche leasing d.o.o..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7a26768-1a51-4142-a4bf-6c7b45922867/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=432&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Tablica prijavljenih tražbina vjerovnika u predstečajnom postupku - KF TELEKOM d.o.o.</t>
   </si>
   <si>
-    <t>KF TELEKOM d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>31.08.2026. 13:47:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2bb8694b-0302-4778-9e91-c15ff74f7231</t>
   </si>
   <si>
     <t>Tablica prijavljenih tražbina vjerovnika u predstečajnom postupku - KF TELEKOM d.o.o..xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2bb8694b-0302-4778-9e91-c15ff74f7231/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=432&amp;godina=2026</t>
   </si>
   <si>
     <t>Prijave tražbine vjerovnika u predstečajnom postupku - KF TELEKOM d.o.o.</t>
   </si>
   <si>
     <t>31.08.2026. 13:45:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5ac49757-8bc2-4317-b33e-7c3c62d57f55</t>
   </si>
   <si>
     <t>Prijava tražbine vjerovnika - MIN FINANCIJA, POREZNA UPRAVA, PU  SL.BROD.pdf; Prijava tražbine vjerovnika  - OTP banka d.d..pdf; Prijava tražbine vjerovnika  - ERSTE&amp;STEIERMARKISCHE BANK d.d. 1. dio.pdf; Prijava tražbine vjerovnika  - ERSTE&amp;STEIERMARKISCHE BANK  d.d. 2. dio.pdf; Prijava tražbine vjerovnika - ADDIKO BANK d.d.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5ac49757-8bc2-4317-b33e-7c3c62d57f55/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 29.07.2026. (-10)</t>
   </si>
   <si>
     <t>KF TELEKOM d.o.o. za projektiranje i gradnju</t>
   </si>
   <si>
     <t>Naselje "Andrija Hebrang" 7/22, 35000 Slavonski Brod, Hrvatska</t>
   </si>
@@ -218,51 +257,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -318,244 +357,328 @@
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="N3" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E4" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>36</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>37</v>
       </c>
       <c r="L4" t="s">
         <v>38</v>
       </c>
       <c r="M4" t="s">
         <v>39</v>
       </c>
       <c r="N4" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>40</v>
       </c>
       <c r="E5" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>41</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>42</v>
       </c>
       <c r="L5" t="s">
         <v>43</v>
       </c>
       <c r="M5" t="s">
         <v>44</v>
       </c>
       <c r="N5" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>45</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="F6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="I6" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D7" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="I7" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N7" t="s">
-        <v>26</v>
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" t="s">
+        <v>58</v>
+      </c>
+      <c r="E8" t="s">
+        <v>46</v>
+      </c>
+      <c r="F8" t="s">
+        <v>47</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>48</v>
+      </c>
+      <c r="I8" t="s">
+        <v>59</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" t="s">
+        <v>63</v>
+      </c>
+      <c r="E9" t="s">
+        <v>46</v>
+      </c>
+      <c r="F9" t="s">
+        <v>47</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>48</v>
+      </c>
+      <c r="I9" t="s">
+        <v>64</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N9" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>