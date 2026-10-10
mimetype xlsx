--- v0 (2026-06-01)
+++ v1 (2026-10-10)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="105">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
+  </si>
+  <si>
+    <t>St-581/2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.</t>
+  </si>
+  <si>
+    <t>ĐURO ĐAKOVIĆ APARATI dioničko društvo za proizvodnju, usluge i vanjskotrgovinski promet</t>
+  </si>
+  <si>
+    <t>Ulica 108. Brigade Zng 74c, 35000 Slavonski Brod, Hrvatska</t>
+  </si>
+  <si>
+    <t>56624149572</t>
+  </si>
+  <si>
+    <t>ĐURO ĐAKOVIĆ APARATI dioničko društvo za proizvodnju, usluge i vanjskotrgovinski promet 56624149572</t>
+  </si>
+  <si>
+    <t>25.09.2026. 08:51:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55015cb9-68a3-4622-a16d-377a5c5df569</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-581_2026-45-1 - Gmail - prethodni postupak nad Đuro Đaković Aparati d.d_.pdf; Prilog St-581_2026-45-2 - RGFI-javna objava bilanca 2025.html; Prilog St-581_2026-45-3 - BB-2025.pdf; Prilog St-581_2026-45-4 - Stanje OS-31.08.2026.pdf; Prilog St-581_2026-45-5 - BB-31.08.2026.pdf; Prilog St-581_2026-45-6 - Stanje konta-31082026.pdf; Prilog St-581_2026-45-7 - BB-2022.pdf; Prilog St-581_2026-45-8 - BB-2023.pdf; Prilog St-581_2026-45-9 - BB-2024.pdf; Prilog St-581_2026-45-10 - Pregled predmeta ĐĐ Aparati dd.pdf; Prilog St-581_2026-45-11 - potvrda o blokadi.pdf; Prilog St-581_2026-45-12 - potvrda HZMO.pdf; Prilog St-581_2026-45-13 - uvjerenje CVH str. 1.pdf; Prilog St-581_2026-45-14 - uvjerenje CVH str. 2.pdf; Prilog St-581_2026-45-15 - račun CVH.pdf; Prilog St-581_2026-45-16 - ZK-18092-SLAVONSKI-BROD-16-09-2026-12-51.pdf; Prilog St-581_2026-45-17 - ZK-18157-SLAVONSKI-BROD-16-09-2026-12-52.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55015cb9-68a3-4622-a16d-377a5c5df569/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=581&amp;godina=2026</t>
   </si>
   <si>
     <t>St-131/2026</t>
   </si>
   <si>
     <t>Prijedlog od 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog</t>
   </si>
   <si>
     <t>Poljoprivredna zadruga BRESTOVE MEĐE</t>
   </si>
   <si>
     <t>Bulićeva 31a, 32227 Borovo, Hrvatska</t>
   </si>
   <si>
     <t>59193608699</t>
   </si>
   <si>
     <t>Poljoprivredna zadruga BRESTOVE MEĐE 59193608699</t>
   </si>
   <si>
     <t>09.03.2026. 12:06:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/de38bdfc-bdbd-41f4-b90c-b29ba730f27f</t>
   </si>
@@ -335,51 +368,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -527,288 +560,330 @@
         <v>46</v>
       </c>
       <c r="M4" t="s">
         <v>47</v>
       </c>
       <c r="N4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>49</v>
       </c>
       <c r="D5" t="s">
         <v>50</v>
       </c>
       <c r="E5" t="s">
         <v>51</v>
       </c>
-      <c r="F5"/>
+      <c r="F5" t="s">
+        <v>52</v>
+      </c>
       <c r="G5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M5" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="N5"/>
+        <v>58</v>
+      </c>
+      <c r="N5" t="s">
+        <v>59</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="D6" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E6" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="H6" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="I6" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="L6" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="M6" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="N6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D7" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="E7" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="H7" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="I7" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L7" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="M7" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="N7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D8" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="E8" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="H8" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="I8" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L8" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="M8" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="N8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="D9" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="E9" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="H9" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="I9" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="L9" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="M9" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="N9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="D10" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="E10" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="F10"/>
-      <c r="G10"/>
+      <c r="G10" t="s">
+        <v>63</v>
+      </c>
       <c r="H10" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="I10" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="L10" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="M10" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="N10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>94</v>
       </c>
       <c r="D11" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="E11" t="s">
-        <v>51</v>
+        <v>95</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>51</v>
+        <v>95</v>
       </c>
       <c r="I11" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="L11" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="M11" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="N11"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D12" t="s">
+        <v>100</v>
+      </c>
+      <c r="E12" t="s">
+        <v>62</v>
+      </c>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>62</v>
+      </c>
+      <c r="I12" t="s">
+        <v>101</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>102</v>
+      </c>
+      <c r="L12" t="s">
+        <v>103</v>
+      </c>
+      <c r="M12" t="s">
+        <v>104</v>
+      </c>
+      <c r="N12"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>