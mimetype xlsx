--- v0 (2026-07-15)
+++ v1 (2026-10-18)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="74">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,204 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-461/2026</t>
   </si>
   <si>
+    <t>Rješenje od 08.10.2026.</t>
+  </si>
+  <si>
+    <t>MK-STEEL jednostavno društvo s ograničenom odgovornošću za bravarske radove</t>
+  </si>
+  <si>
+    <t>Stjepana Radića 39, 31540 Donji Miholjac, Hrvatska</t>
+  </si>
+  <si>
+    <t>14078862462</t>
+  </si>
+  <si>
+    <t>MK-STEEL jednostavno društvo s ograničenom odgovornošću za bravarske radove 14078862462</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:18:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0993f3fe-3ce0-411e-9dd3-9a8fb52acc7b</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0993f3fe-3ce0-411e-9dd3-9a8fb52acc7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=461&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.09.2026.</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:31:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/371ae50a-36b3-4fe0-a49d-22945c96aaff</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/371ae50a-36b3-4fe0-a49d-22945c96aaff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.10.2026.</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:30:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/853d5cda-076e-40ba-bed7-2fa8fa42bc9b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/853d5cda-076e-40ba-bed7-2fa8fa42bc9b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prijedlog od 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.</t>
+  </si>
+  <si>
+    <t>28.09.2026. 14:25:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ebf5e4a-3c34-4ab7-887a-ca3904e5cac4</t>
+  </si>
+  <si>
+    <t>Prijedlog za obustavu postupka.pdf P104P; Prilog St-461_2026-12-1 - 1840672_O_1.pdf; Prilog St-461_2026-12-2 - 1840672_O_2.pdf; Prilog St-461_2026-12-3 - Transaction_11475299083.pdf; Prilog St-461_2026-12-4 - Transaction_11414110617.pdf; Prilog St-461_2026-12-5 - MK-STEEL - SKDD račun.pdf; Prilog St-461_2026-12-6 - MK-STEEL Zahtjev za dostavom podataka - poslovni udjeli.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ebf5e4a-3c34-4ab7-887a-ca3904e5cac4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.09.2026.</t>
+  </si>
+  <si>
+    <t>09.09.2026. 14:21:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bd035f1-d938-4413-b45e-645480acbc0b</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bd035f1-d938-4413-b45e-645480acbc0b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>09.09.2026. 14:21:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/428e393d-52c0-414a-a7bb-f47bfaff1690</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/428e393d-52c0-414a-a7bb-f47bfaff1690/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zapisnik od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>04.09.2026. 11:41:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73fbd57e-158d-4c56-99fc-e81c645ba4eb</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 04.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73fbd57e-158d-4c56-99fc-e81c645ba4eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.08.2026.</t>
+  </si>
+  <si>
+    <t>04.09.2026. 11:22:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecb32ebd-c012-444f-9bf9-a11a1205dd32</t>
+  </si>
+  <si>
+    <t>Rješenje - privremena mjera.pdf O276O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecb32ebd-c012-444f-9bf9-a11a1205dd32/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 14.08.2026.; Prilog od: 14.08.2026.; Prilog od: 14.08.2026.; Prilog od: 14.08.2026.; Prilog od: 14.08.2026.; Prilog od: 14.08.2026.; Prilog od: 14.08.2026.; Prilog od: 14.08.2026.; Prilog od: 14.08.2026.; Prilog od: 14.08.2026.; Prilog od: 14.08.2026.; Prilog od: 14.08.2026.; Prilog od: 14.08.2026.; Prilog od: 14.08.2026.; Prilog od: 14.08.2026.; Prilog od: 14.08.2026.</t>
+  </si>
+  <si>
+    <t>31.08.2026. 09:20:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8152746-3505-4c6a-89ae-74a4af821bb2</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-461_2026-6-1 - Prilog 1 - MK-STEEL j.d.o.o. - Bruto Bilanca.pdf; Prilog St-461_2026-6-2 - Prilog 2 - MK-STEEL j.d.o.o. - Registar osnovnih sredstava.pdf; Prilog St-461_2026-6-3 - Prilog 3 - MK-STEEL j.d.o.o. - Konto kartica.pdf; Prilog St-461_2026-6-4 - Prilog 4 - MK-STEEL j.d.o.o. - Bilanca za poduzetnike 2025.pdf; Prilog St-461_2026-6-5 - Prilog 5 - MK-STEEL j.d.o.o. - Račun dobiti i gubitka 2025.pdf; Prilog St-461_2026-6-6 - Prilog 6 - MK-STEEL j.d.o.o. - GFI.pdf; Prilog St-461_2026-6-7 - Prilog 7 - MK-STEEL j.d.o.o - Očevidnik neizvršenih osnova za plaćanje.pdf; Prilog St-461_2026-6-8 - Prilog 8 - MK-STEEL j.d.o.o. - Potvrda o blokadi računa.pdf; Prilog St-461_2026-6-9 - Prilog 9 - MK-STEEL j.d.o.o. - Potvrda HZMO.pdf; Prilog St-461_2026-6-10 - Prilog 10 - MK-STEEL j.d.o.o. - Ispis iz ZIS-a.pdf; Prilog St-461_2026-6-11 - Prilog 11 - MK-STEEL j.d.o.o. - Potvrda MUP.pdf; Prilog St-461_2026-6-12 - Prilog 12 - MK-STEEL j.d.o.o. - Potvrda HACZ.pdf; Prilog St-461_2026-6-13 - Prilog 13 - MK-STEEL j.d.o.o. - Potvrda MMPI.pdf; Prilog St-461_2026-6-14 - Prilog 14 - MK-STEEL j.d.o.o. - Očitovanje Porezne uprave.pdf; Prilog St-461_2026-6-15 - Prilog 15 - MK-STEEL j.d.o.o. - Potvrda TS.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8152746-3505-4c6a-89ae-74a4af821bb2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Prijedlog od 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.</t>
   </si>
   <si>
-    <t>MK-STEEL jednostavno društvo s ograničenom odgovornošću za bravarske radove</t>
-[...10 lines deleted...]
-  <si>
     <t>14.07.2026. 10:06:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/31617bca-7042-47b7-aa22-b8a9e82a9d0a</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka (čl. 110 SZ-a).pdf P609P; Prilog St-461_2026-1-1 - Podnesak.pdf; Prilog St-461_2026-1-2 - Podaci iz RGFI-a.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/31617bca-7042-47b7-aa22-b8a9e82a9d0a/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=461&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 13.07.2026.</t>
   </si>
   <si>
     <t>14.07.2026. 10:06:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e65fa443-6c7c-44c2-8682-2f12b9388bbc</t>
   </si>
   <si>
     <t>Rješenje o imenovanju privremenog stečajnog upravitelja.pdf O1000000070O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e65fa443-6c7c-44c2-8682-2f12b9388bbc/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
@@ -149,51 +275,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -280,45 +406,423 @@
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>24</v>
+      </c>
+      <c r="M4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>37</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>41</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>46</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" t="s">
+        <v>44</v>
+      </c>
+      <c r="M7" t="s">
+        <v>48</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>49</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>50</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>51</v>
+      </c>
+      <c r="L8" t="s">
+        <v>52</v>
+      </c>
+      <c r="M8" t="s">
+        <v>53</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>54</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>55</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>56</v>
+      </c>
+      <c r="L9" t="s">
+        <v>57</v>
+      </c>
+      <c r="M9" t="s">
+        <v>58</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>60</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>61</v>
+      </c>
+      <c r="L10" t="s">
+        <v>62</v>
+      </c>
+      <c r="M10" t="s">
+        <v>63</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>64</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>65</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" t="s">
+        <v>67</v>
+      </c>
+      <c r="M11" t="s">
+        <v>68</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>69</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>70</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>71</v>
+      </c>
+      <c r="L12" t="s">
+        <v>72</v>
+      </c>
+      <c r="M12" t="s">
+        <v>73</v>
+      </c>
+      <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>