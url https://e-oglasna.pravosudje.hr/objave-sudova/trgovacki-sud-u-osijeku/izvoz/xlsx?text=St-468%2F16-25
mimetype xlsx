--- v0 (2026-06-01)
+++ v1 (2026-10-29)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="36">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
+  </si>
+  <si>
+    <t>St-410/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podnesak od 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog </t>
+  </si>
+  <si>
+    <t>ANNA NAVIS d.o.o. za ugostiteljstvo i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Matije Mesića 10, 35000 Slavonski Brod, Hrvatska</t>
+  </si>
+  <si>
+    <t>03977116680</t>
+  </si>
+  <si>
+    <t>ANNA NAVIS d.o.o. za ugostiteljstvo i usluge 03977116680</t>
+  </si>
+  <si>
+    <t>06.08.2026. 12:10:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef2fe0ce-35bf-42c5-b9ac-f5bf8cd6bf2e</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-410_2026-17-1 - 28. Podnesak OS DU P-1266-2025-1 od 30.12.2025. - Tužba.pdf; Prilog St-410_2026-17-2 - 1. Pdb obrazac.pdf; Prilog St-410_2026-17-3 - 3. Bruto bilanca.pdf; Prilog St-410_2026-17-4 - 27. Podnesak OS DU Ovr-61-2023-60 od 24.07.2025. - Podnesak ovrhovoditelja.pdf; Prilog St-410_2026-17-5 - 31. Podnesak OS DU P-677-2026-1 od 24.07.2026. - Tužba.pdf; Prilog St-410_2026-17-6 - 4. 1250 Kartica konta - po partneru.pdf; Prilog St-410_2026-17-7 - 2. Očevidnik.pdf; Prilog St-410_2026-17-8 - 7. Imovina u pripremi.pdf; Prilog St-410_2026-17-9 - 29. Podnesak TS DU P-16-2026-5 od 16.06.2026. - Odgovor na tužbu.pdf; Prilog St-410_2026-17-10 - 6. 2550 Kartica konta - po partneru.pdf; Prilog St-410_2026-17-11 - 30. Odluka OS DU Ovr-61-2023-122 od 23.06.2026. - Zaključak-upućivanje u parnicu.pdf; Prilog St-410_2026-17-12 - 8. Uvjerenje DGU.pdf; Prilog St-410_2026-17-13 - 9. Potvrda PU SLAVONSKI BROD.pdf; Prilog St-410_2026-17-14 - 13. ZK-3861-GRUZ.pdf; Prilog St-410_2026-17-15 - 12. ZK-1257-DUBROVNIK-NOVA.pdf; Prilog St-410_2026-17-16 - 10. MUP potvrda.pdf; Prilog St-410_2026-17-17 - 11. ZK-468-GRUZ.pdf; Prilog St-410_2026-17-18 - 15. Odluka OS DU Ovr-61-2023-9 od 11.04.2023. - Rješenje - o ovrsi.pdf; Prilog St-410_2026-17-19 - 14. Podnesak OS DU Ovr-61-2023-1 od 30.01.2023. - Prijedlog za ovrhu.pdf; Prilog St-410_2026-17-20 - 17.  Odluka OS DU Ovr-61-2023-21 od 08.05.2024. - Rješenje.pdf; Prilog St-410_2026-17-21 - 16. Odluka OS DU Ovr-61-2023-15 od 26.09.2023. - Rješenje.pdf; Prilog St-410_2026-17-22 - 18. Odluka OS DU Ovr-61-2023-69 od 29.09.2025. - Rješenje - dosuda.pdf; Prilog St-410_2026-17-23 - 19. Odluka OS DU Ovr-61-2023-81 od 22.10.2025. - Zaključak - o predaji nekretnine kupcu.pdf; Prilog St-410_2026-17-24 - 21. Podnesak OS DU Ovr-61-2023-86 od 27.10.2025. - Žalba.pdf; Prilog St-410_2026-17-25 - 22. Podnesak OS DU Ovr-61-2023-87 od 27.10.2025. - Zahtjev za ukidanje klauzule pravomoćnosti i ovrš.pdf; Prilog St-410_2026-17-26 - 23. Podnesak OS DU Ovr-61-2023-96 od 07.11.2025. - Zahtjev za ukidanje klauzule pravomoćnosti i ovrš.pdf; Prilog St-410_2026-17-27 - 24. Podnesak OS DU Ovr-61-2023-97 od 07.11.2025. - Žalba.pdf; Prilog St-410_2026-17-28 - 26. Podnesak OS DU Ovr-61-2023-113 od 23.12.2025. - Žalba.pdf; Prilog St-410_2026-17-29 - 25. Odluka OS DU Ovr-61-2023-108 od 27.11.2025. - Rješenje.pdf; Prilog St-410_2026-17-30 - 20. Podnesak OS DU Ovr-61-2023-85 od 27.10.2025. - Žalba.pdf; Prilog St-410_2026-17-31 - 5. 2200 Kartica konta - po partneru.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef2fe0ce-35bf-42c5-b9ac-f5bf8cd6bf2e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=410&amp;godina=2026</t>
   </si>
   <si>
     <t>St-468/16-25</t>
   </si>
   <si>
     <t>Izvješće stečajnoga upravitelja</t>
   </si>
   <si>
     <t>Stečajna masa iza Tvrđavica gradnja d.o.o. u stečaju</t>
   </si>
   <si>
     <t>00763052013</t>
   </si>
   <si>
     <t>Stečajna masa iza Tvrđavica gradnja d.o.o. u stečaju 00763052013</t>
   </si>
   <si>
     <t>13.04.2018. 13:04:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/669cb6b9-bf0f-4c08-be4f-ae2191cf8a98</t>
   </si>
   <si>
     <t>KMBT_215_00350.pdf</t>
   </si>
@@ -128,51 +161,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -194,64 +227,106 @@
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>18</v>
       </c>
-      <c r="F2"/>
+      <c r="F2" t="s">
+        <v>19</v>
+      </c>
       <c r="G2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="L2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M2" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="N2"/>
+        <v>25</v>
+      </c>
+      <c r="N2" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3"/>
+      <c r="G3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3" t="s">
+        <v>33</v>
+      </c>
+      <c r="L3" t="s">
+        <v>34</v>
+      </c>
+      <c r="M3" t="s">
+        <v>35</v>
+      </c>
+      <c r="N3"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>