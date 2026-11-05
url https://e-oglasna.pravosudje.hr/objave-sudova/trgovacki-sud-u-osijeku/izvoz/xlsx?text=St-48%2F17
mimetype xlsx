--- v0 (2026-06-01)
+++ v1 (2026-11-05)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="250" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="263" uniqueCount="219">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
+  </si>
+  <si>
+    <t>St-277/2025</t>
+  </si>
+  <si>
+    <t>Prilog od: 31.07.2026. (-41); Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.</t>
+  </si>
+  <si>
+    <t>GRADNJA ALABER d.o.o. za graditeljstvo i usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Vinogradska 62, 34310 Pleternica, Hrvatska</t>
+  </si>
+  <si>
+    <t>15374366881</t>
+  </si>
+  <si>
+    <t>GRADNJA ALABER d.o.o. za graditeljstvo i usluge u stečaju 15374366881</t>
+  </si>
+  <si>
+    <t>20.10.2026. 14:45:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3284d7c-6533-40bf-9377-274b9ef5524e</t>
+  </si>
+  <si>
+    <t>Prilog St-277_2025-154-41 - Skeniranje_20260422_25 002 (17).png; Prilog St-277_2025-154-42 - Skeniranje_20260422_25 002 (18).png; Prilog St-277_2025-154-43 - Skeniranje_20260422_25 002 (19).png; Prilog St-277_2025-154-44 - Skeniranje_20260422_25 002 (20).png; Prilog St-277_2025-154-45 - Skeniranje_20260422_25 002 (21).png; Prilog St-277_2025-154-46 - Skeniranje_20260422_25 002 (22).png; Prilog St-277_2025-154-47 - Skeniranje_20260422_25 002 (23).png; Prilog St-277_2025-154-48 - Skeniranje_20260422_25 002 (24).png; Prilog St-277_2025-154-49 - Skeniranje_20260422_25 002 (25).png; Prilog St-277_2025-154-50 - Skeniranje_20260422_25 002 (26).png</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3284d7c-6533-40bf-9377-274b9ef5524e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=277&amp;godina=2025</t>
   </si>
   <si>
     <t>St-225/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Podnesak od 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog </t>
   </si>
   <si>
     <t>Anchor AM društvo s ograničenom odgovornošću za savjetovanje i usluge</t>
   </si>
   <si>
     <t>Kapucinska ulica 31, 31000 Osijek, Hrvatska</t>
   </si>
   <si>
     <t>20080494958</t>
   </si>
   <si>
     <t>Anchor AM društvo s ograničenom odgovornošću za savjetovanje i usluge 20080494958</t>
   </si>
   <si>
     <t>24.03.2026. 08:03:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0febda4e-a1fa-4566-8fc5-818bba5004e2</t>
   </si>
@@ -680,51 +713,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N20"/>
+  <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1292,256 +1325,298 @@
         <v>156</v>
       </c>
       <c r="M14" t="s">
         <v>157</v>
       </c>
       <c r="N14" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>159</v>
       </c>
       <c r="D15" t="s">
         <v>160</v>
       </c>
       <c r="E15" t="s">
         <v>161</v>
       </c>
-      <c r="F15"/>
+      <c r="F15" t="s">
+        <v>162</v>
+      </c>
       <c r="G15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="H15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="I15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="L15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="M15" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="N15"/>
+        <v>168</v>
+      </c>
+      <c r="N15" t="s">
+        <v>169</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D16" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="E16" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="H16" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="I16" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="L16" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M16" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="N16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D17" t="s">
-        <v>160</v>
+        <v>180</v>
       </c>
       <c r="E17" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="H17" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="I17" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="L17" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="M17" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="N17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="D18" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="E18" t="s">
-        <v>178</v>
+        <v>189</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="H18" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="I18" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="L18" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="M18" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="N18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
+        <v>196</v>
+      </c>
+      <c r="D19" t="s">
+        <v>171</v>
+      </c>
+      <c r="E19" t="s">
+        <v>189</v>
+      </c>
+      <c r="F19"/>
+      <c r="G19" t="s">
         <v>190</v>
       </c>
-      <c r="D19" t="s">
+      <c r="H19" t="s">
         <v>191</v>
       </c>
-      <c r="E19" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="I19" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="L19" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="M19" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="N19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="D20" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="E20" t="s">
-        <v>199</v>
-[...6 lines deleted...]
-      </c>
+        <v>203</v>
+      </c>
+      <c r="F20"/>
+      <c r="G20"/>
       <c r="H20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="I20" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="L20" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="M20" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="N20" t="s">
         <v>207</v>
+      </c>
+      <c r="N20"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>208</v>
+      </c>
+      <c r="D21" t="s">
+        <v>209</v>
+      </c>
+      <c r="E21" t="s">
+        <v>210</v>
+      </c>
+      <c r="F21" t="s">
+        <v>211</v>
+      </c>
+      <c r="G21" t="s">
+        <v>212</v>
+      </c>
+      <c r="H21" t="s">
+        <v>213</v>
+      </c>
+      <c r="I21" t="s">
+        <v>214</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>215</v>
+      </c>
+      <c r="L21" t="s">
+        <v>216</v>
+      </c>
+      <c r="M21" t="s">
+        <v>217</v>
+      </c>
+      <c r="N21" t="s">
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>