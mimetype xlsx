--- v0 (2026-05-21)
+++ v1 (2026-10-27)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="141">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
+  </si>
+  <si>
+    <t>St-432/2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 27.07.2026.(-7); Pri. od: 27.07.2026.; Pri. od: 27.07.2026.; Pri. od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog</t>
+  </si>
+  <si>
+    <t>KF TELEKOM d.o.o. za projektiranje i gradnju</t>
+  </si>
+  <si>
+    <t>Naselje "Andrija Hebrang" 7/22, 35000 Slavonski Brod, Hrvatska</t>
+  </si>
+  <si>
+    <t>39023656624</t>
+  </si>
+  <si>
+    <t>KF TELEKOM d.o.o. za projektiranje i gradnju 39023656624</t>
+  </si>
+  <si>
+    <t>29.07.2026. 11:59:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43764499-23e4-46b8-88e9-ea17570ae038</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-432_2026-7-1 - 7 Izjava o broju zaposlenih.pdf; Prilog St-432_2026-7-2 - Financijski leasing - Renault Trafic Grand Passenger.pdf; Prilog St-432_2026-7-3 - Financijski leasing - AUDI Q3 SB 35TDI S tronic.pdf; Prilog St-432_2026-7-4 - Financijski leasing - VOLKSWAGEN POLO 1.4 TDI BMT Trendline.pdf; Prilog St-432_2026-7-5 - Dokaz o uplati sudskog depozita.pdf; Prilog St-432_2026-7-6 - KF Telekom_Bilješke uz financ.izvj.za 2026.g..pdf; Prilog St-432_2026-7-7 - KF_AOP 50.pdf; Prilog St-432_2026-7-8 - KF_kartica 1211 kupci.pdf; Prilog St-432_2026-7-9 - KF_AOP 52.pdf; Prilog St-432_2026-7-10 - KF_PKK kartica.pdf; Prilog St-432_2026-7-11 - KF_Otvorene stavke dobavljača.pdf; Prilog St-432_2026-7-12 - GFI-POD_KF TELEKOM d.o.o._2026_ _ _.pdf; Prilog St-432_2026-7-13 - LIZING AUDI.pdf; Prilog St-432_2026-7-14 - LIZING RENAULT TRAFFIC.pdf; Prilog St-432_2026-7-15 - Punomoc odvjetnik.pdf; Prilog St-432_2026-7-16 - U VL. DRUŠTVA ŠKODA.pdf; Prilog St-432_2026-7-17 - LIZING POLO.pdf; Prilog St-432_2026-7-18 - UGOVOR O KREDITU_977_24-OTP banka d.d..pdf; Prilog St-432_2026-7-19 - UGOVOR O KREDITU - Addiko banka.pdf; Prilog St-432_2026-7-20 - Očevidnik neizvršenih osnova za plaćanje sa specifikacijom naplate - na dan 27.07.2026..pdf; Prilog St-432_2026-7-21 - UGOVOR O KREDITU 5128244759-Erste banka.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43764499-23e4-46b8-88e9-ea17570ae038/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=432&amp;godina=2026</t>
   </si>
   <si>
     <t>St-131/2026</t>
   </si>
   <si>
     <t>Prijedlog od 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog od: 04.03.2026.; Prilog</t>
   </si>
   <si>
     <t>Poljoprivredna zadruga BRESTOVE MEĐE</t>
   </si>
   <si>
     <t>Bulićeva 31a, 32227 Borovo, Hrvatska</t>
   </si>
   <si>
     <t>59193608699</t>
   </si>
   <si>
     <t>Poljoprivredna zadruga BRESTOVE MEĐE 59193608699</t>
   </si>
   <si>
     <t>09.03.2026. 12:06:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/de38bdfc-bdbd-41f4-b90c-b29ba730f27f</t>
   </si>
@@ -444,51 +477,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -796,236 +829,278 @@
       <c r="I8" t="s">
         <v>88</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>89</v>
       </c>
       <c r="L8" t="s">
         <v>90</v>
       </c>
       <c r="M8" t="s">
         <v>91</v>
       </c>
       <c r="N8" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>71</v>
+        <v>93</v>
       </c>
       <c r="D9" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E9" t="s">
-        <v>73</v>
+        <v>95</v>
       </c>
       <c r="F9" t="s">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="G9" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="H9" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="I9" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="L9" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="M9" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="N9" t="s">
-        <v>81</v>
+        <v>103</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="D10" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="E10" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="F10" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="G10" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="H10" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="I10" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="L10" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="M10" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="N10" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>101</v>
+        <v>82</v>
       </c>
       <c r="D11" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E11" t="s">
-        <v>103</v>
+        <v>84</v>
       </c>
       <c r="F11" t="s">
-        <v>104</v>
+        <v>85</v>
       </c>
       <c r="G11" t="s">
-        <v>105</v>
+        <v>86</v>
       </c>
       <c r="H11" t="s">
-        <v>106</v>
+        <v>87</v>
       </c>
       <c r="I11" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="L11" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="M11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="N11" t="s">
-        <v>111</v>
+        <v>92</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>112</v>
       </c>
       <c r="D12" t="s">
         <v>113</v>
       </c>
       <c r="E12" t="s">
         <v>114</v>
       </c>
-      <c r="F12"/>
-      <c r="G12"/>
+      <c r="F12" t="s">
+        <v>115</v>
+      </c>
+      <c r="G12" t="s">
+        <v>116</v>
+      </c>
       <c r="H12" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I12" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="L12" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="M12" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="N12" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D13" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E13" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F13"/>
-      <c r="G13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G13"/>
       <c r="H13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="L13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="M13" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="N13"/>
+        <v>130</v>
+      </c>
+      <c r="N13" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>132</v>
+      </c>
+      <c r="D14" t="s">
+        <v>133</v>
+      </c>
+      <c r="E14" t="s">
+        <v>134</v>
+      </c>
+      <c r="F14"/>
+      <c r="G14" t="s">
+        <v>135</v>
+      </c>
+      <c r="H14" t="s">
+        <v>136</v>
+      </c>
+      <c r="I14" t="s">
+        <v>137</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>138</v>
+      </c>
+      <c r="L14" t="s">
+        <v>139</v>
+      </c>
+      <c r="M14" t="s">
+        <v>140</v>
+      </c>
+      <c r="N14"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>