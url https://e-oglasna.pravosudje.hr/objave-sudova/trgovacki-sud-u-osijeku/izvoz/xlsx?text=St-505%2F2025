--- v0 (2026-04-30)
+++ v1 (2026-06-16)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="86">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-505/2025</t>
   </si>
   <si>
+    <t>Podnesak od 12.06.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>KEM j.d.o.o. za građenje, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Luke Klaića 42, 35210 Stari Perkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>85908060610</t>
+  </si>
+  <si>
+    <t>KEM j.d.o.o. za građenje, trgovinu i usluge 85908060610</t>
+  </si>
+  <si>
+    <t>15.06.2026. 11:32:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14e67256-5d10-4f72-915b-db693fd60d46</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14e67256-5d10-4f72-915b-db693fd60d46/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=505&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Zaključak od 28.04.2026., JAVNOST</t>
   </si>
   <si>
-    <t>KEM j.d.o.o. za građenje, trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>28.04.2026. 12:23:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6e542e79-7985-46f8-9db5-79491a4e203e</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6e542e79-7985-46f8-9db5-79491a4e203e/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=505&amp;godina=2025</t>
   </si>
   <si>
     <t>Podnesak od 28.04.2026., JAVNOST</t>
   </si>
   <si>
     <t>28.04.2026. 10:58:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4ae93f1c-5306-4454-a3bd-0182feb68f50</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4ae93f1c-5306-4454-a3bd-0182feb68f50/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 10.03.2026., Javnost</t>
   </si>
   <si>
     <t>10.03.2026. 13:01:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e66a0aae-aca0-43b0-8128-f4c8d6fe56b8</t>
   </si>
@@ -296,51 +311,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -757,135 +772,177 @@
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>69</v>
       </c>
       <c r="L11" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="M11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L12" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="M12" t="s">
         <v>75</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>76</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>77</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>78</v>
       </c>
       <c r="L13" t="s">
         <v>79</v>
       </c>
       <c r="M13" t="s">
         <v>80</v>
       </c>
       <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>81</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>82</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" t="s">
+        <v>84</v>
+      </c>
+      <c r="M14" t="s">
+        <v>85</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>