--- v1 (2026-06-16)
+++ v2 (2026-08-03)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="94">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,105 +59,129 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-505/2025</t>
   </si>
   <si>
+    <t>Zaključak od 07.07.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>KEM j.d.o.o. za građenje, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Luke Klaića 42, 35210 Stari Perkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>85908060610</t>
+  </si>
+  <si>
+    <t>KEM j.d.o.o. za građenje, trgovinu i usluge 85908060610</t>
+  </si>
+  <si>
+    <t>07.07.2026. 09:42:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ae2dcc4-ea34-4590-9a2c-d6cfd1efee5f</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ae2dcc4-ea34-4590-9a2c-d6cfd1efee5f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=505&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Podnesak od 06.07.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>07.07.2026. 09:01:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/962f699b-b693-460f-861b-170075240265</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/962f699b-b693-460f-861b-170075240265/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 12.06.2026., JAVNOST</t>
   </si>
   <si>
-    <t>KEM j.d.o.o. za građenje, trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>15.06.2026. 11:32:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/14e67256-5d10-4f72-915b-db693fd60d46</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/14e67256-5d10-4f72-915b-db693fd60d46/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=505&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Zaključak od 28.04.2026., JAVNOST</t>
   </si>
   <si>
     <t>28.04.2026. 12:23:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6e542e79-7985-46f8-9db5-79491a4e203e</t>
   </si>
   <si>
-    <t>Zaključak.pdf O339O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6e542e79-7985-46f8-9db5-79491a4e203e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 28.04.2026., JAVNOST</t>
   </si>
   <si>
     <t>28.04.2026. 10:58:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4ae93f1c-5306-4454-a3bd-0182feb68f50</t>
-  </si>
-[...1 lines deleted...]
-    <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4ae93f1c-5306-4454-a3bd-0182feb68f50/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 10.03.2026., Javnost</t>
   </si>
   <si>
     <t>10.03.2026. 13:01:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e66a0aae-aca0-43b0-8128-f4c8d6fe56b8</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e66a0aae-aca0-43b0-8128-f4c8d6fe56b8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 24.02.2026.; Podnesak od 24.02.2026.; Podnesak od 24.02.2026.; Podnesak od 24.02.2026.; Podnesak od 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.</t>
   </si>
   <si>
     <t>25.02.2026. 12:13:22</t>
   </si>
@@ -311,51 +335,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -520,429 +544,513 @@
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
+        <v>24</v>
+      </c>
+      <c r="M5" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
+        <v>30</v>
+      </c>
+      <c r="M6" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L8" t="s">
+        <v>53</v>
+      </c>
+      <c r="M8" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" t="s">
+        <v>58</v>
+      </c>
+      <c r="M9" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" t="s">
+        <v>73</v>
+      </c>
+      <c r="M12" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
+        <v>75</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" t="s">
         <v>78</v>
       </c>
-      <c r="L13" t="s">
+      <c r="M13" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
+        <v>80</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
         <v>81</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" t="s">
+        <v>68</v>
+      </c>
+      <c r="M14" t="s">
         <v>83</v>
       </c>
-      <c r="L14" t="s">
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
         <v>84</v>
       </c>
-      <c r="M14" t="s">
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
         <v>85</v>
       </c>
-      <c r="N14" t="s">
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>86</v>
+      </c>
+      <c r="L15" t="s">
+        <v>87</v>
+      </c>
+      <c r="M15" t="s">
+        <v>88</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>89</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>90</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>91</v>
+      </c>
+      <c r="L16" t="s">
+        <v>92</v>
+      </c>
+      <c r="M16" t="s">
+        <v>93</v>
+      </c>
+      <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>