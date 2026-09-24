--- v2 (2026-08-03)
+++ v3 (2026-09-24)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="116">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,149 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-505/2025</t>
   </si>
   <si>
+    <t>Rješenje od 14.09.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>KEM j.d.o.o. za građenje, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Luke Klaića 42, 35210 Stari Perkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>85908060610</t>
+  </si>
+  <si>
+    <t>KEM j.d.o.o. za građenje, trgovinu i usluge 85908060610</t>
+  </si>
+  <si>
+    <t>14.09.2026. 14:19:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18dfe2a0-2c07-4422-9097-a3855c5d1f88</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18dfe2a0-2c07-4422-9097-a3855c5d1f88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=505&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.09.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>07.09.2026. 11:43:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dc1799c-f23a-4f7e-a357-c86b04c61213</t>
+  </si>
+  <si>
+    <t>Rješenje o naknadi troškova stečajnom upravitelju.pdf O892O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dc1799c-f23a-4f7e-a357-c86b04c61213/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>07.09.2026. 09:04:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5381cff-881f-416a-99fb-23b1e6a39dc3</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-505_2025-42-1 - 2026-08-08 KEM Izvod_25_08.08.2026.pdf; Prilog St-505_2025-42-2 - Filmoteka Ponuda za pohranu i čuvanje.pdf; Prilog St-505_2025-42-3 - Pismohranaservis 20101-Ponuda_20260724_105512.pdf; Prilog St-505_2025-42-4 - ARHIVSERVIS - ponuda za skladištenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5381cff-881f-416a-99fb-23b1e6a39dc3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>07.09.2026. 09:03:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbfdd17b-c85e-45e1-b640-9c32afa1768f</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-505_2025-41-1 - Ul. Eugena Kvaternika, 31220, Višnjevac do Ul. Josipa Reihl - Kira 124, 31000, Osijek – Google karte.pdf; Prilog St-505_2025-41-2 - Ul. Eugena Kvaternika, 31220, Višnjevac do Javni bilježnik Vedran Borić – Google karte.pdf; Prilog St-505_2025-41-3 - Ul. Eugena Kvaternika, 31220 do Centar za vozila Hrvatske – Google karte.pdf; Prilog St-505_2025-41-4 - Ul. Eugena Kvaternika 44A do bus do Reihl Kira - Google karte.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbfdd17b-c85e-45e1-b640-9c32afa1768f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 04.09.2026., JAVNOST</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:41:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b14354d5-2b7f-495b-86c7-0096a4f06ae7</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b14354d5-2b7f-495b-86c7-0096a4f06ae7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 07.07.2026., JAVNOST</t>
   </si>
   <si>
-    <t>KEM j.d.o.o. za građenje, trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>07.07.2026. 09:42:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4ae2dcc4-ea34-4590-9a2c-d6cfd1efee5f</t>
   </si>
   <si>
-    <t>Zaključak.pdf O339O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4ae2dcc4-ea34-4590-9a2c-d6cfd1efee5f/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=505&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 06.07.2026., JAVNOST</t>
   </si>
   <si>
     <t>07.07.2026. 09:01:43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/962f699b-b693-460f-861b-170075240265</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/962f699b-b693-460f-861b-170075240265/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 12.06.2026., JAVNOST</t>
   </si>
   <si>
     <t>15.06.2026. 11:32:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/14e67256-5d10-4f72-915b-db693fd60d46</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P</t>
@@ -210,53 +279,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/3da4a698-5a11-49ef-8c52-12ef34b5f577/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 15.01.2026.; Podnesak od 15.01.2026.; Prilog od: 15.01.2026.; Prilog od: 15.01.2026.; Prilog od: 15.01.2026.; Prilog od: 15.01.2026., Javnost</t>
   </si>
   <si>
     <t>20.01.2026. 08:51:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/489765b2-8a7a-459e-abba-cc5cfe7baff8</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-505_2025-22-1 - 2025-11-12 račun CVH.pdf; Prilog St-505_2025-22-2 - 2025-11-13 putni nalog 1.pdf; Prilog St-505_2025-22-3 - 2025-11-13 cestraaina.pdf; Prilog St-505_2025-22-4 - Ulica Eugena Kvaternika 44A, Višnjevac do Ulica Luke Klaića 42, Stari Perkovci – Google karte.pdf; Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/489765b2-8a7a-459e-abba-cc5cfe7baff8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 10.12.2025., Javnost</t>
   </si>
   <si>
     <t>10.12.2025. 14:13:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4db4ff40-a57e-42d7-8fe7-d6dfab8a662b</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje - ispravak rješenja.pdf O167O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4db4ff40-a57e-42d7-8fe7-d6dfab8a662b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 27.11.2025., Javnost</t>
   </si>
   <si>
     <t>27.11.2025. 11:15:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eaebb6e9-e70a-4af9-969b-e80a70e8009d</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eaebb6e9-e70a-4af9-969b-e80a70e8009d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 19.11.2025.; Prilog od: 19.11.2025., Javnost</t>
   </si>
   <si>
     <t>20.11.2025. 10:36:43</t>
   </si>
@@ -335,51 +401,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N16"/>
+  <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -522,157 +588,157 @@
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>32</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M5" t="s">
         <v>40</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>41</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>42</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>43</v>
       </c>
       <c r="L6" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="M6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L7" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="M7" t="s">
         <v>49</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>50</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
@@ -754,303 +820,513 @@
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>60</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>61</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>62</v>
       </c>
       <c r="L10" t="s">
+        <v>44</v>
+      </c>
+      <c r="M10" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
+        <v>64</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
         <v>65</v>
-      </c>
-[...13 lines deleted...]
-        <v>66</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" t="s">
+        <v>53</v>
+      </c>
+      <c r="M11" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>70</v>
+      </c>
+      <c r="L12" t="s">
+        <v>71</v>
+      </c>
+      <c r="M12" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>75</v>
+      </c>
+      <c r="L13" t="s">
+        <v>76</v>
+      </c>
+      <c r="M13" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
+        <v>80</v>
+      </c>
+      <c r="L14" t="s">
+        <v>81</v>
+      </c>
+      <c r="M14" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
+        <v>83</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
         <v>84</v>
-      </c>
-[...13 lines deleted...]
-        <v>85</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
+        <v>85</v>
+      </c>
+      <c r="L15" t="s">
         <v>86</v>
       </c>
-      <c r="L15" t="s">
+      <c r="M15" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
+        <v>88</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
         <v>89</v>
-      </c>
-[...13 lines deleted...]
-        <v>90</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
+        <v>90</v>
+      </c>
+      <c r="L16" t="s">
+        <v>24</v>
+      </c>
+      <c r="M16" t="s">
         <v>91</v>
       </c>
-      <c r="L16" t="s">
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
         <v>92</v>
       </c>
-      <c r="M16" t="s">
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
         <v>93</v>
       </c>
-      <c r="N16" t="s">
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>94</v>
+      </c>
+      <c r="L17" t="s">
+        <v>95</v>
+      </c>
+      <c r="M17" t="s">
+        <v>96</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>97</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>98</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>99</v>
+      </c>
+      <c r="L18" t="s">
+        <v>100</v>
+      </c>
+      <c r="M18" t="s">
+        <v>101</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>102</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>103</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>104</v>
+      </c>
+      <c r="L19" t="s">
+        <v>24</v>
+      </c>
+      <c r="M19" t="s">
+        <v>105</v>
+      </c>
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
+        <v>107</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>108</v>
+      </c>
+      <c r="L20" t="s">
+        <v>109</v>
+      </c>
+      <c r="M20" t="s">
+        <v>110</v>
+      </c>
+      <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>111</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
+        <v>112</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>113</v>
+      </c>
+      <c r="L21" t="s">
+        <v>114</v>
+      </c>
+      <c r="M21" t="s">
+        <v>115</v>
+      </c>
+      <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>