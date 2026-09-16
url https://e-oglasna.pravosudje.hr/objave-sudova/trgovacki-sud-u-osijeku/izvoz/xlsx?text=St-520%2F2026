--- v0 (2026-07-31)
+++ v1 (2026-09-16)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,126 +59,141 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-520/2026</t>
   </si>
   <si>
+    <t>Rješenje od 04.08.2026.</t>
+  </si>
+  <si>
+    <t>OSJEČKI LIST nakladničko društvo s ograničenom odgovornošću</t>
+  </si>
+  <si>
+    <t>Ulica Hrvatske Republike 20, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>28049414783</t>
+  </si>
+  <si>
+    <t>OSJEČKI LIST nakladničko društvo s ograničenom odgovornošću 28049414783</t>
+  </si>
+  <si>
+    <t>04.08.2026. 10:53:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8974d13a-ec92-4b76-9969-b7405a18e97d</t>
+  </si>
+  <si>
+    <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8974d13a-ec92-4b76-9969-b7405a18e97d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=520&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Prijedlog od 30.07.2026.; Prilog od: 30.07.2026.; Prilog od: 30.07.2026.; Prilog od: 30.07.2026.; Prilog od: 30.07.2026.; Prilog od: 30.07.2026.; Prilog od: 30.07.2026.; Prilog od: 30.07.2026.; Prilog od: 30.07.2026.; Prilog od: 30.07.2026.; Prilog od: 30.07.2026.; Prilog od: 30.07.2026.; Prilog od: 30.07.2026.; Prilog od: 30.07.2026.</t>
   </si>
   <si>
-    <t>OSJEČKI LIST nakladničko društvo s ograničenom odgovornošću</t>
-[...10 lines deleted...]
-  <si>
     <t>31.07.2026. 10:11:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/29c2067b-ae61-4cda-bc38-2c861f91eb88</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka.pdf P115P; Prilog St-520_2026-1-1 - Prilog 01 - Bilanca na dan 31.12.2025.pdf; Prilog St-520_2026-1-2 - Prilog 02 - Bruto bilanca za 2025. godinu.pdf; Prilog St-520_2026-1-3 - Prilog 03 - Kartice konta 126208, 16333 i 1607.pdf; Prilog St-520_2026-1-4 - Prilog 04 - Pregled racuna partnera na kontu 2200 (javni biljeznik).pdf; Prilog St-520_2026-1-5 - Prilog 05 - Ugovor o ustupu od 02.05.2018.pdf; Prilog St-520_2026-1-6 - Prilog 06 - I. Dodatak Ugovoru o ustupu od 20.07.2018.pdf; Prilog St-520_2026-1-7 - Prilog 07 - Stanja konta 97601 i 97602.pdf; Prilog St-520_2026-1-8 - Prilog 08 - Kartica konta 25300 i pregled racuna partnera na kontu 2200 - Glas Slavonije d.d..pdf; Prilog St-520_2026-1-9 - Prilog 09 - Ugovor o zajmu od 19.01.2023.pdf; Prilog St-520_2026-1-10 - Prilog 10 - Ugovor o zajmu od 02.08.2022.pdf; Prilog St-520_2026-1-11 - Prilog 11 - Kartice konta 44701 i 445251.pdf; Prilog St-520_2026-1-12 - Prilog 12 - Ugovor o kupoprodaji i prijenosu dionica od 14.04.2026.pdf; Prilog St-520_2026-1-13 - Prilog 13. - PUNOMOĆ od 29.7.2026. - OSJEČKI LIST d.o.o.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/29c2067b-ae61-4cda-bc38-2c861f91eb88/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=520&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -226,42 +241,84 @@
         <v>19</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>