--- v1 (2026-09-16)
+++ v2 (2026-11-01)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="51">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,135 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-520/2026</t>
   </si>
   <si>
+    <t>Rješenje od 28.10.2026.</t>
+  </si>
+  <si>
+    <t>OSJEČKI LIST nakladničko društvo s ograničenom odgovornošću</t>
+  </si>
+  <si>
+    <t>Ulica Hrvatske Republike 20, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>28049414783</t>
+  </si>
+  <si>
+    <t>OSJEČKI LIST nakladničko društvo s ograničenom odgovornošću 28049414783</t>
+  </si>
+  <si>
+    <t>28.10.2026. 13:25:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b77dca41-35e2-4103-80a2-7bb7852664ac</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b77dca41-35e2-4103-80a2-7bb7852664ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=520&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>28.10.2026. 13:25:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c4cb2e0-44f4-43fa-bb09-a918e34fd380</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje i zaključenje stečajnog postupka (čl. 132).pdf O890O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c4cb2e0-44f4-43fa-bb09-a918e34fd380/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.09.2026.</t>
+  </si>
+  <si>
+    <t>30.09.2026. 11:57:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef85ba33-67cf-4de7-be01-d775677e8d77</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef85ba33-67cf-4de7-be01-d775677e8d77/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 21.09.2026.; Prilog od: 21.09.2026.; Prilog od: 21.09.2026.</t>
+  </si>
+  <si>
+    <t>21.09.2026. 08:03:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f8227d8-c505-4521-b705-6edd34eb182d</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-520_2026-7-1 - Potvrda.pdf; Prilog St-520_2026-7-2 - Uvjerenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f8227d8-c505-4521-b705-6edd34eb182d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 04.08.2026.</t>
   </si>
   <si>
-    <t>OSJEČKI LIST nakladničko društvo s ograničenom odgovornošću</t>
-[...10 lines deleted...]
-  <si>
     <t>04.08.2026. 10:53:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8974d13a-ec92-4b76-9969-b7405a18e97d</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8974d13a-ec92-4b76-9969-b7405a18e97d/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=520&amp;godina=2026</t>
   </si>
   <si>
     <t>Prijedlog od 30.07.2026.; Prilog od: 30.07.2026.; Prilog od: 30.07.2026.; Prilog od: 30.07.2026.; Prilog od: 30.07.2026.; Prilog od: 30.07.2026.; Prilog od: 30.07.2026.; Prilog od: 30.07.2026.; Prilog od: 30.07.2026.; Prilog od: 30.07.2026.; Prilog od: 30.07.2026.; Prilog od: 30.07.2026.; Prilog od: 30.07.2026.; Prilog od: 30.07.2026.</t>
   </si>
   <si>
     <t>31.07.2026. 10:11:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/29c2067b-ae61-4cda-bc38-2c861f91eb88</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka.pdf P115P; Prilog St-520_2026-1-1 - Prilog 01 - Bilanca na dan 31.12.2025.pdf; Prilog St-520_2026-1-2 - Prilog 02 - Bruto bilanca za 2025. godinu.pdf; Prilog St-520_2026-1-3 - Prilog 03 - Kartice konta 126208, 16333 i 1607.pdf; Prilog St-520_2026-1-4 - Prilog 04 - Pregled racuna partnera na kontu 2200 (javni biljeznik).pdf; Prilog St-520_2026-1-5 - Prilog 05 - Ugovor o ustupu od 02.05.2018.pdf; Prilog St-520_2026-1-6 - Prilog 06 - I. Dodatak Ugovoru o ustupu od 20.07.2018.pdf; Prilog St-520_2026-1-7 - Prilog 07 - Stanja konta 97601 i 97602.pdf; Prilog St-520_2026-1-8 - Prilog 08 - Kartica konta 25300 i pregled racuna partnera na kontu 2200 - Glas Slavonije d.d..pdf; Prilog St-520_2026-1-9 - Prilog 09 - Ugovor o zajmu od 19.01.2023.pdf; Prilog St-520_2026-1-10 - Prilog 10 - Ugovor o zajmu od 02.08.2022.pdf; Prilog St-520_2026-1-11 - Prilog 11 - Kartice konta 44701 i 445251.pdf; Prilog St-520_2026-1-12 - Prilog 12 - Ugovor o kupoprodaji i prijenosu dionica od 14.04.2026.pdf; Prilog St-520_2026-1-13 - Prilog 13. - PUNOMOĆ od 29.7.2026. - OSJEČKI LIST d.o.o.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/29c2067b-ae61-4cda-bc38-2c861f91eb88/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
@@ -149,51 +206,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -252,73 +309,241 @@
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" t="s">
         <v>29</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>30</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
         <v>31</v>
       </c>
-      <c r="N3" t="s">
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" t="s">
+        <v>34</v>
+      </c>
+      <c r="M4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>37</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" t="s">
+        <v>49</v>
+      </c>
+      <c r="M7" t="s">
+        <v>50</v>
+      </c>
+      <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>