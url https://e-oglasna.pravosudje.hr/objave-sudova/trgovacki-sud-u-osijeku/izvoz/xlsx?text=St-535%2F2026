--- v0 (2026-08-16)
+++ v1 (2026-10-07)
@@ -6,179 +6,341 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="81">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
+    <t>ST-535/2026</t>
+  </si>
+  <si>
+    <t>PRIJAVA TRAŽBINE VJEROVNIKA U PREDSTEČAJNOM POSTUPKU - VISIA AUREA d.o.o.</t>
+  </si>
+  <si>
+    <t>VISIA AUREA d.o.o.</t>
+  </si>
+  <si>
+    <t>KOMAROVCI 5. 34334, KOMAROVCI (OPĆINA KAPTOL)</t>
+  </si>
+  <si>
+    <t>25401576894</t>
+  </si>
+  <si>
+    <t>VISIA AUREA d.o.o. 25401576894</t>
+  </si>
+  <si>
+    <t>28.09.2026. 11:12:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d825b354-39ec-49c9-84f7-8dda48fe017a</t>
+  </si>
+  <si>
+    <t>Prijava tražbine vjerovnika u predstečajnom postupku  - ENO MOSAIC d.o.o..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d825b354-39ec-49c9-84f7-8dda48fe017a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=ST&amp;predmet=535&amp;godina=2026</t>
+  </si>
+  <si>
     <t>St-535/2026</t>
   </si>
   <si>
+    <t>Prijava tražbine vjerovnika u predstečajnom postupku - VISIA AUREA d.o.o.</t>
+  </si>
+  <si>
+    <t>Komarovci 5, 34334 Komarovci (Općina Kaptol)</t>
+  </si>
+  <si>
+    <t>21.09.2026. 15:27:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5a79a2b-166b-4d8e-84a1-abb2784ddf43</t>
+  </si>
+  <si>
+    <t>Prijava tražbine vjerovnika u predstečajnom postupku - Zagrebačka banka d.d. 3 dio.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - Zagrabačka banka d.d. 4.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5a79a2b-166b-4d8e-84a1-abb2784ddf43/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=535&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>21.09.2026. 15:08:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd9035ac-4672-4ec6-b4f2-d25bb18a465c</t>
+  </si>
+  <si>
+    <t>Prijava tražbina vjerovnika u predstečajnom postupku - Zagreabačka banka d.d. 2. dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd9035ac-4672-4ec6-b4f2-d25bb18a465c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prijave tražbina vjerovnika u predstečajnom postupku - VISIA AUREA d.o.o.</t>
+  </si>
+  <si>
+    <t>21.09.2026. 15:04:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bb10857-f561-41be-8653-f4fbf3b3b9cd</t>
+  </si>
+  <si>
+    <t>Prijava tražbine vjerovnika u predstečajnom postupku - Zagrebačka banka d.d. 1 dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bb10857-f561-41be-8653-f4fbf3b3b9cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Tablica prijavljenih tražbina vjeronika u predstečajnom postupku - VISIA AUREA d.o.o.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>21.09.2026. 14:54:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36db938f-22cf-4a93-9f29-91d5143452f9</t>
+  </si>
+  <si>
+    <t>Tablica prijavljenih tražbina vjerovnika u predstečajnom postupku VISIA AUREA d.o.o..xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36db938f-22cf-4a93-9f29-91d5143452f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.09.2026. 14:48:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/143a6731-f090-4b45-81c7-28a5b6fe2168</t>
+  </si>
+  <si>
+    <t>Prijava tražbine vjerovnika u predstečajnom postupku - FINANCIJSKA AGENCIJA.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - HAMAG BICRO.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - HEP Elektra d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku - HRVATSKI TELEKOM d.d..pdf; Prijava tražbine vjerovnika u predstečajnom postupku - PORSCHE LEASING d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku - RAIFFEISEN LEASIING d.o.o. (1).pdf; Prijava tražbine vjerovnika u predstečajnom postupku - VITRUM Zunanja trgovina-zastopstva d.o.o..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/143a6731-f090-4b45-81c7-28a5b6fe2168/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prijava tražbina vjerovnika u predstečajnom postupku - VISIA AUREA d.o.o.</t>
+  </si>
+  <si>
+    <t>21.09.2026. 14:42:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1c4d427-c77d-4198-bc09-34fea843c681</t>
+  </si>
+  <si>
+    <t>Prijava tražbine vjerovnika u predstečajnom postupku  - MIN FINANCIJA, POREZNA UPRAVA, PODRUČNI URED POŽEGA.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - OFFSET TISAK NP GTO d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - OTP BANKA d.d..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - PA - VIN d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - PROMET SERTIĆ d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - RAIFFEISEN LEASING d.o.o. (2).pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - RAIFFEISENBANK AUSTRIA d.d..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - SNAKE CASE OBRT.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - ZAGREBAČKI HOLDING d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku - CAPITOL CONSULTING.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - COFACE SLOVENIJA STORITVE d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku - COMPAGNIE FRANCAISE D ASSURANCE POUR LE COMMERCE EXTERIEUR SA Francija, COFACE zavarovalnica, podružnica v Sloveniji.pdf; Prijava tražbine vjerovnika u predstečajnom postupku - ESF Consulting d.o.o..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1c4d427-c77d-4198-bc09-34fea843c681/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.09.2026. 14:36:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24e5fae8-a09a-488f-819b-a58e3c1ab1db</t>
+  </si>
+  <si>
+    <t>Prijava tražbine vjerovnika u predstečajnom postupku  - AUTO EXCLUSIVE d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - CARGO WIND d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - CONTY ILLUSION d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - CRAFT SPIRITS d.o.o. (1).pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - CRAFT SPIRITS d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - CROATIA OSIGURANJE  d.d..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - EKOLOŠKO OPG ROSIPAL.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - ENO EXPERT d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - IMPULS-LEASING d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - INFOCOM d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - KAJONY, obrt za poslovno savjetovanje.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - KENTBANK d.d..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - KOKOT ENO d.o.o.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - MAJER d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - MERCIS TRGOVINA d.o.o..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24e5fae8-a09a-488f-819b-a58e3c1ab1db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>VISIA AUREA d.o.o. za trgovinu, ugostiteljstvo i turizam</t>
+  </si>
+  <si>
+    <t>Komarovci 5, 34334 Komarovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>VISIA AUREA d.o.o. za trgovinu, ugostiteljstvo i turizam 25401576894</t>
+  </si>
+  <si>
+    <t>19.08.2026. 13:16:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3b7a9ed-49e6-4e57-a3d2-deb298fc4eef</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3b7a9ed-49e6-4e57-a3d2-deb298fc4eef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prijedlog od 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog</t>
+  </si>
+  <si>
+    <t>19.08.2026. 13:15:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd6bfbfd-5121-47fd-9fac-7943b542f200</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-535_2026-1-1 - 25401576894_12082026_ispostave.pdf; Prilog St-535_2026-1-2 - Dopis_trgovački_sud_u_Osijeku_VISIA_AUREA.pdf; Prilog St-535_2026-1-3 - Izjava_o_broju_zaposlenika_VISIA_AUREA.pdf; Prilog St-535_2026-1-4 - LAND ROVER RANGE ROVER SPORT SPECIAL EDITION PHEV P460 AWD_otplatni_plan_IMPULS_LEASING.pdf; Prilog St-535_2026-1-5 - MasterCard_ugovor.pdf; Prilog St-535_2026-1-6 - Dodatak_Ugovoru_o_okvirnom_kreditu_transakacijski_racun_70.000_minus_po_ž.r..pdf; Prilog St-535_2026-1-7 - Ocevidnik_neizvrsenih_osnova_za_placanje_sa_specifikacijom (9).pdf; Prilog St-535_2026-1-8 - Očevinik_o_danima_insolventnosti.pdf; Prilog St-535_2026-1-9 - OTPLATNI PLAN_kredit_30.000.pdf; Prilog St-535_2026-1-10 - Otplatni plan VISIA AUREA_John_Deere_x950r.pdf; Prilog St-535_2026-1-11 - OTPLATNA_TABLICA_JOHN_DEERE_5075.pdf; Prilog St-535_2026-1-12 - otplatni_plan_t-cross.pdf; Prilog St-535_2026-1-13 - RBA_kredit_Contract_Ugovor_PA240250114455.pdf; Prilog St-535_2026-1-14 - PORSCHE CAYENNE Coupe E-Hybrid_otplani_plan_IMPULS_LEASING.pdf; Prilog St-535_2026-1-15 - otplatni_plan_škoda_kodiaq.pdf; Prilog St-535_2026-1-16 - ZABA_ugovor_Broj ugovora 3308058569.pdf; Prilog St-535_2026-1-17 - VISIA_AUREA_izvadak_iz_sudskog_regsitra.pdf; Prilog St-535_2026-1-18 - OTP_Ugovor_kredit_OBS_80.000_27.04.2026._1.pdf; Prilog St-535_2026-1-19 - ZABA_Ugovor_o_kratkorocnom_kreditu_100.000.pdf; Prilog St-535_2026-1-20 - Hamag_Birco.pdf; Prilog St-535_2026-1-21 - ZABA_Ugovor_o_Kredit_175.000_stan.pdf; Prilog St-535_2026-1-22 - ZABA_Ugovor_o_dugorocnom_kreditu_30.000.pdf; Prilog St-535_2026-1-23 - IMT_539_prometna_1.pdf; Prilog St-535_2026-1-24 - RANGE_ROVER_prometna_001.pdf; Prilog St-535_2026-1-25 - Mini_Cooper_prometna_1.pdf; Prilog St-535_2026-1-26 - Škoda_Kodiaq_prometna (1).pdf; Prilog St-535_2026-1-27 - T_Cross_prometna_Visia_Aurea.pdf; Prilog St-535_2026-1-28 - Porsche_Cayenne_prometna (1).pdf; Prilog St-535_2026-1-29 - John_Deere_5070_prometna_1.pdf; Prilog St-535_2026-1-30 - Peugeot_Partner_prometna (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd6bfbfd-5121-47fd-9fac-7943b542f200/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 14.08.2026.</t>
   </si>
   <si>
-    <t>VISIA AUREA d.o.o. za trgovinu, ugostiteljstvo i turizam</t>
-[...10 lines deleted...]
-  <si>
     <t>14.08.2026. 09:05:36</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1df60afb-0447-4c46-bb32-953700ab3030</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1df60afb-0447-4c46-bb32-953700ab3030/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=535&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -224,44 +386,458 @@
       </c>
       <c r="F2" t="s">
         <v>19</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3" t="s">
+        <v>31</v>
+      </c>
+      <c r="L3" t="s">
+        <v>32</v>
+      </c>
+      <c r="M3" t="s">
+        <v>33</v>
+      </c>
+      <c r="N3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D4" t="s">
+        <v>28</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N4" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" t="s">
+        <v>44</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" t="s">
+        <v>39</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>50</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" t="s">
+        <v>54</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>55</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" t="s">
+        <v>39</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>29</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>59</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
+        <v>63</v>
+      </c>
+      <c r="E10" t="s">
+        <v>64</v>
+      </c>
+      <c r="F10" t="s">
+        <v>65</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" t="s">
+        <v>67</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" t="s">
+        <v>71</v>
+      </c>
+      <c r="E11" t="s">
+        <v>64</v>
+      </c>
+      <c r="F11" t="s">
+        <v>65</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>66</v>
+      </c>
+      <c r="I11" t="s">
+        <v>72</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" t="s">
+        <v>76</v>
+      </c>
+      <c r="E12" t="s">
+        <v>64</v>
+      </c>
+      <c r="F12" t="s">
+        <v>65</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>66</v>
+      </c>
+      <c r="I12" t="s">
+        <v>77</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>