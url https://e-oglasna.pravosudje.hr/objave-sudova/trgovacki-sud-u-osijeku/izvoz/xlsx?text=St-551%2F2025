--- v0 (2026-05-01)
+++ v1 (2026-06-16)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="106">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,140 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-551/2025</t>
   </si>
   <si>
+    <t>Podnesak od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>PELE d.o.o. za ugostiteljstvo i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Augusta Šenoe 95a, 31550 Valpovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>73685504698</t>
+  </si>
+  <si>
+    <t>PELE d.o.o. za ugostiteljstvo i usluge 73685504698</t>
+  </si>
+  <si>
+    <t>12.06.2026. 08:30:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c698a5c-1ff1-4f4e-80a0-2c2b6ec7275d</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c698a5c-1ff1-4f4e-80a0-2c2b6ec7275d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=551&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.06.2026.</t>
+  </si>
+  <si>
+    <t>05.06.2026. 08:42:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a1eb7c7-4227-47bc-ab3c-79e6041ff60f</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a1eb7c7-4227-47bc-ab3c-79e6041ff60f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 02.06.2026.</t>
+  </si>
+  <si>
+    <t>03.06.2026. 09:35:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b08cf955-8123-4894-a242-803a3ac7f0b4</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b08cf955-8123-4894-a242-803a3ac7f0b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.05.2026.</t>
+  </si>
+  <si>
+    <t>08.05.2026. 11:05:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b33bfa2-d970-4454-ab58-95ce920d224e</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b33bfa2-d970-4454-ab58-95ce920d224e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 23.04.2026.</t>
   </si>
   <si>
-    <t>PELE d.o.o. za ugostiteljstvo i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>27.04.2026. 13:48:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/59c1a277-ecd7-4420-a7fe-96b8f4799c8c</t>
   </si>
   <si>
     <t>Rješenje - ukidanje privremene mjere.pdf O306O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/59c1a277-ecd7-4420-a7fe-96b8f4799c8c/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=551&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 15.04.2026.; Prilog od: 15.04.2026.</t>
   </si>
   <si>
     <t>16.04.2026. 09:49:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5a097244-c212-4b73-92c5-94b53602b922</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-551_2025-20-1 - img20260415_09293690.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5a097244-c212-4b73-92c5-94b53602b922/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 23.03.2026.; Prilog od: 23.03.2026.</t>
   </si>
   <si>
     <t>24.03.2026. 09:05:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/90da739e-6513-468c-b6b2-db431617d3cb</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-551_2025-19-1 - PELE P rocjena.pdf</t>
@@ -171,53 +231,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/2455a9d0-4aec-40b5-8d42-1a2020b8d9b1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 25.02.2026.; Prilog od: 25.02.2026.</t>
   </si>
   <si>
     <t>11.03.2026. 13:12:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b604cb6f-41ca-4886-bea5-985f2501a9d4</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-551_2025-16-1 - Pele d.o.o. prilozi ispitnom izvješću.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b604cb6f-41ca-4886-bea5-985f2501a9d4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 17.12.2025.</t>
   </si>
   <si>
     <t>17.12.2025. 11:31:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e651a2fd-f4e1-4fa9-b8eb-058aea164852</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e651a2fd-f4e1-4fa9-b8eb-058aea164852/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 16.12.2025.; Prilog od: 16.12.2025.</t>
   </si>
   <si>
     <t>17.12.2025. 10:26:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7457dd8d-cc4d-4278-90ac-0cb19f225dca</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-551_2025-12-1 - img20251215_16323004.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7457dd8d-cc4d-4278-90ac-0cb19f225dca/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 15.12.2025.</t>
   </si>
   <si>
     <t>15.12.2025. 10:45:23</t>
   </si>
@@ -314,51 +371,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -817,135 +874,303 @@
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>72</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>74</v>
       </c>
       <c r="L12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M12" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
+        <v>76</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
         <v>77</v>
-      </c>
-[...13 lines deleted...]
-        <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" t="s">
         <v>79</v>
       </c>
-      <c r="L13" t="s">
+      <c r="M13" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
+        <v>81</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
         <v>82</v>
-      </c>
-[...13 lines deleted...]
-        <v>83</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" t="s">
         <v>84</v>
       </c>
-      <c r="L14" t="s">
+      <c r="M14" t="s">
         <v>85</v>
       </c>
-      <c r="M14" t="s">
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
         <v>86</v>
       </c>
-      <c r="N14" t="s">
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>87</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" t="s">
+        <v>89</v>
+      </c>
+      <c r="M15" t="s">
+        <v>90</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>91</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>92</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" t="s">
+        <v>94</v>
+      </c>
+      <c r="M16" t="s">
+        <v>95</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>96</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>97</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>98</v>
+      </c>
+      <c r="L17" t="s">
+        <v>99</v>
+      </c>
+      <c r="M17" t="s">
+        <v>100</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>101</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>102</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>103</v>
+      </c>
+      <c r="L18" t="s">
+        <v>104</v>
+      </c>
+      <c r="M18" t="s">
+        <v>105</v>
+      </c>
+      <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>