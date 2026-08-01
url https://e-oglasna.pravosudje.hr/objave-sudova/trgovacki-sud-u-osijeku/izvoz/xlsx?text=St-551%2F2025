--- v1 (2026-06-16)
+++ v2 (2026-08-01)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="121">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,123 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-551/2025</t>
   </si>
   <si>
+    <t>Podnesak od 23.07.2026.; Prilog od: 23.07.2026.</t>
+  </si>
+  <si>
+    <t>PELE d.o.o. za ugostiteljstvo i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Augusta Šenoe 95a, 31550 Valpovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>73685504698</t>
+  </si>
+  <si>
+    <t>PELE d.o.o. za ugostiteljstvo i usluge 73685504698</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:41:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79fdb97b-8428-4f6f-bacc-5694e0ef96a4</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-551_2025-31-1 - img20260723_07532653.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79fdb97b-8428-4f6f-bacc-5694e0ef96a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=551&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>14.07.2026. 10:50:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58c8b02e-4571-4aef-bc03-455a311ce785</t>
+  </si>
+  <si>
+    <t>Rješenje - zaključen stečajni postupak (čl. 286 SZ-a).pdf O889O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58c8b02e-4571-4aef-bc03-455a311ce785/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zapisnik od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>01.07.2026. 10:27:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7f285dc-1375-4b28-b9c7-0faf43326b86</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 01.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7f285dc-1375-4b28-b9c7-0faf43326b86/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 11.06.2026.</t>
   </si>
   <si>
-    <t>PELE d.o.o. za ugostiteljstvo i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>12.06.2026. 08:30:47</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2c698a5c-1ff1-4f4e-80a0-2c2b6ec7275d</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2c698a5c-1ff1-4f4e-80a0-2c2b6ec7275d/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=551&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje od 05.06.2026.</t>
   </si>
   <si>
     <t>05.06.2026. 08:42:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8a1eb7c7-4227-47bc-ab3c-79e6041ff60f</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8a1eb7c7-4227-47bc-ab3c-79e6041ff60f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 02.06.2026.</t>
   </si>
   <si>
     <t>03.06.2026. 09:35:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b08cf955-8123-4894-a242-803a3ac7f0b4</t>
   </si>
@@ -371,51 +416,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N18"/>
+  <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -874,177 +919,177 @@
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>72</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>74</v>
       </c>
       <c r="L12" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="M12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L14" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M14" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L15" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="M15" t="s">
         <v>90</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>91</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
@@ -1132,45 +1177,171 @@
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
         <v>102</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
         <v>103</v>
       </c>
       <c r="L18" t="s">
         <v>104</v>
       </c>
       <c r="M18" t="s">
         <v>105</v>
       </c>
       <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>106</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>107</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>108</v>
+      </c>
+      <c r="L19" t="s">
+        <v>109</v>
+      </c>
+      <c r="M19" t="s">
+        <v>110</v>
+      </c>
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>111</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
+        <v>112</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>113</v>
+      </c>
+      <c r="L20" t="s">
+        <v>114</v>
+      </c>
+      <c r="M20" t="s">
+        <v>115</v>
+      </c>
+      <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>116</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
+        <v>117</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>118</v>
+      </c>
+      <c r="L21" t="s">
+        <v>119</v>
+      </c>
+      <c r="M21" t="s">
+        <v>120</v>
+      </c>
+      <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>