--- v0 (2026-05-06)
+++ v1 (2026-06-24)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="73">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,120 +59,198 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-58/2026</t>
   </si>
   <si>
+    <t>Podnesak od 17.06.2026.</t>
+  </si>
+  <si>
+    <t>DB TIM d.o.o. za ugostiteljstvo u stečaju</t>
+  </si>
+  <si>
+    <t>Trg kralja Tomislava 6, 32245 Nijemci, Hrvatska</t>
+  </si>
+  <si>
+    <t>22606150282</t>
+  </si>
+  <si>
+    <t>DB TIM d.o.o. za ugostiteljstvo u stečaju 22606150282</t>
+  </si>
+  <si>
+    <t>18.06.2026. 12:42:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/084ff002-f387-4b20-a0ca-6f93b5c3353e</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/084ff002-f387-4b20-a0ca-6f93b5c3353e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=58&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.06.2026.</t>
+  </si>
+  <si>
+    <t>18.06.2026. 12:42:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/657c2fcc-76db-4768-943e-f108e7188684</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđen ispravak tablice stečajnog suca.pdf O151O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/657c2fcc-76db-4768-943e-f108e7188684/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>16.06.2026. 09:21:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e63f44b0-9509-4216-82ec-468cda717f50</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e63f44b0-9509-4216-82ec-468cda717f50/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 03.06.2026.; Podnesak od 03.06.2026.; Prilog od: 03.06.2026.; Prilog od: 03.06.2026.; Prilog od: 03.06.2026.</t>
+  </si>
+  <si>
+    <t>DB TIM d.o.o. za ugostiteljstvo</t>
+  </si>
+  <si>
+    <t>Trg Kralja Tomislava 6, 32245 Nijemci, Hrvatska</t>
+  </si>
+  <si>
+    <t>DB TIM d.o.o. za ugostiteljstvo 22606150282</t>
+  </si>
+  <si>
+    <t>08.06.2026. 08:25:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4ec2f98-a1b4-46e9-9aaf-da40eaedc5b8</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-58_2026-19-1 - scan0504 (1).pdf; Prilog St-58_2026-19-2 - DUGOTRAJNA IMOVINA 31.12.2025-1.pdf; Prilog St-58_2026-19-3 - Revizija procjene stambeno poslovne zgrade u izgradnji u Viru (1).pdf; Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4ec2f98-a1b4-46e9-9aaf-da40eaedc5b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 02.06.2026.</t>
+  </si>
+  <si>
+    <t>02.06.2026. 11:38:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f06075cb-0f17-4e8f-91be-8341f3351308</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f06075cb-0f17-4e8f-91be-8341f3351308/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 13.03.2026.</t>
   </si>
   <si>
-    <t>DB TIM d.o.o. za ugostiteljstvo</t>
-[...10 lines deleted...]
-  <si>
     <t>13.03.2026. 13:00:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d90d6096-419f-41e6-a587-4d483918066b</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d90d6096-419f-41e6-a587-4d483918066b/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=58&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 02.03.2026.; Prilog od: 02.03.2026.; Prilog od: 02.03.2026.</t>
   </si>
   <si>
     <t>10.03.2026. 10:00:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfe95b9c-2fed-4101-b58c-32ac59cdfbe1</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-58_2026-8-1 - Popis dugotrajne imovine (1).pdf; Prilog St-58_2026-8-2 - 513-07-16-02 423-01_26-01_4 4.VUVIP23_0647_202602110946377 (3).pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfe95b9c-2fed-4101-b58c-32ac59cdfbe1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 02.03.2026.</t>
   </si>
   <si>
     <t>02.03.2026. 13:24:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/48cc1f62-db7f-4720-968d-e897effde76d</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/48cc1f62-db7f-4720-968d-e897effde76d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 30.01.2026.</t>
   </si>
   <si>
     <t>02.02.2026. 09:06:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a7b66ee1-5941-4434-a813-9c95dc96c04a</t>
-  </si>
-[...1 lines deleted...]
-    <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a7b66ee1-5941-4434-a813-9c95dc96c04a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 29.01.2026.; Prijedlog od 27.01.2026.</t>
   </si>
   <si>
     <t>29.01.2026. 11:38:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/88762527-84e0-4e07-b1bc-f18e8bd6da82</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka (čl. 110 SZ-a).pdf P609P; Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/88762527-84e0-4e07-b1bc-f18e8bd6da82/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -194,51 +272,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -384,112 +462,322 @@
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="I5" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="I6" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="L6" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="M6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>49</v>
+      </c>
+      <c r="E7" t="s">
+        <v>38</v>
+      </c>
+      <c r="F7" t="s">
+        <v>39</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>40</v>
+      </c>
+      <c r="I7" t="s">
+        <v>50</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>54</v>
+      </c>
+      <c r="E8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F8" t="s">
+        <v>39</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>40</v>
+      </c>
+      <c r="I8" t="s">
+        <v>55</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E9" t="s">
+        <v>38</v>
+      </c>
+      <c r="F9" t="s">
+        <v>39</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>40</v>
+      </c>
+      <c r="I9" t="s">
+        <v>60</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>64</v>
+      </c>
+      <c r="E10" t="s">
+        <v>38</v>
+      </c>
+      <c r="F10" t="s">
+        <v>39</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>40</v>
+      </c>
+      <c r="I10" t="s">
+        <v>65</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" t="s">
+        <v>24</v>
+      </c>
+      <c r="M10" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E11" t="s">
+        <v>38</v>
+      </c>
+      <c r="F11" t="s">
+        <v>39</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>40</v>
+      </c>
+      <c r="I11" t="s">
+        <v>69</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>