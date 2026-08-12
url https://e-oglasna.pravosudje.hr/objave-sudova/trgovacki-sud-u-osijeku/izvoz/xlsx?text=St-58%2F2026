--- v1 (2026-06-24)
+++ v2 (2026-08-12)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="103">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,168 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-58/2026</t>
   </si>
   <si>
+    <t>Podnesak od 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Podnesak od 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.</t>
+  </si>
+  <si>
+    <t>DB TIM d.o.o. za ugostiteljstvo u stečaju</t>
+  </si>
+  <si>
+    <t>Trg kralja Tomislava 6, 32245 Nijemci, Hrvatska</t>
+  </si>
+  <si>
+    <t>22606150282</t>
+  </si>
+  <si>
+    <t>DB TIM d.o.o. za ugostiteljstvo u stečaju 22606150282</t>
+  </si>
+  <si>
+    <t>15.07.2026. 11:08:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc15a6e5-1463-4309-b2df-4d42efd24c76</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-58_2026-31-1 - tužba.pdf; Prilog St-58_2026-31-2 - Obavijest o primitku podneska od 09.07.2026. za TS OS, Parnični postupak (1).pdf; Podnesak.pdf P75P; Prilog St-58_2026-32-1 - TUŽBA - TH CONSULTING SERVICES d.o.o._9 7 2026.pdf; Prilog St-58_2026-32-2 - Obavijest o primitku podneska od 10.07.2026. za TS OS, Parnični postupak.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc15a6e5-1463-4309-b2df-4d42efd24c76/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=58&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Žalba od 03.07.2026.; Prilog od: 03.07.2026.; Prilog od: 03.07.2026.; Prilog od: 03.07.2026.; Prilog od: 03.07.2026.</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:50:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/633190df-959e-4b2f-bbc1-dc4ee1e39de3</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Prilog St-58_2026-30-1 - Prigovor protiv zapisnika DB Tim.pdf; Prilog St-58_2026-30-2 - Žalba protiv poreznog rješenja - DB Tim.pdf; Prilog St-58_2026-30-3 - Porezno rješenje DB Tim.pdf; Prilog St-58_2026-30-4 - Zapisnik o obavljenom poreznom nadzoru - DB Tim.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/633190df-959e-4b2f-bbc1-dc4ee1e39de3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Žalba od 29.06.2026.; Prilog od: 29.06.2026.</t>
+  </si>
+  <si>
+    <t>30.06.2026. 10:13:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a52599dc-6605-41c4-a6a3-bb890191d5a0</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Prilog St-58_2026-29-1 - Prilozi.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a52599dc-6605-41c4-a6a3-bb890191d5a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Žalba od 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.</t>
+  </si>
+  <si>
+    <t>26.06.2026. 09:23:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e00aff53-30df-40bf-ba16-fbe25046da0a</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Prilog St-58_2026-28-1 - Prilog 1.pdf; Prilog St-58_2026-28-2 - Prilog 2.pdf; Prilog St-58_2026-28-3 - Prilog 3.pdf; Prilog St-58_2026-28-4 - Prilog 4.pdf; Prilog St-58_2026-28-5 - Prilog 5.pdf; Prilog St-58_2026-28-6 - Prilog 6.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e00aff53-30df-40bf-ba16-fbe25046da0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.06.2026.</t>
+  </si>
+  <si>
+    <t>25.06.2026. 10:48:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24e37604-bc6f-4b29-a237-e82a333abc4b</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24e37604-bc6f-4b29-a237-e82a333abc4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Žalba od 19.06.2026.; Prilog od: 19.06.2026.</t>
+  </si>
+  <si>
+    <t>25.06.2026. 09:56:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df0be12e-29e3-44bf-ac07-f9501300d480</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Prilog St-58_2026-26-1 - prilog.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df0be12e-29e3-44bf-ac07-f9501300d480/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 17.06.2026.</t>
   </si>
   <si>
-    <t>DB TIM d.o.o. za ugostiteljstvo u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>18.06.2026. 12:42:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/084ff002-f387-4b20-a0ca-6f93b5c3353e</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/084ff002-f387-4b20-a0ca-6f93b5c3353e/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=58&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 18.06.2026.</t>
   </si>
   <si>
     <t>18.06.2026. 12:42:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/657c2fcc-76db-4768-943e-f108e7188684</t>
   </si>
   <si>
     <t>Rješenje - utvrđen ispravak tablice stečajnog suca.pdf O151O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/657c2fcc-76db-4768-943e-f108e7188684/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 16.06.2026.</t>
   </si>
   <si>
     <t>16.06.2026. 09:21:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e63f44b0-9509-4216-82ec-468cda717f50</t>
   </si>
@@ -272,51 +362,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -462,322 +552,574 @@
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>41</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="E10" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" t="s">
         <v>68</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>39</v>
+        <v>69</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="I11" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>75</v>
+      </c>
+      <c r="E12" t="s">
+        <v>68</v>
+      </c>
+      <c r="F12" t="s">
+        <v>69</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
         <v>70</v>
       </c>
-      <c r="L11" t="s">
-[...5 lines deleted...]
-      <c r="N11" t="s">
+      <c r="I12" t="s">
+        <v>76</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" t="s">
+        <v>55</v>
+      </c>
+      <c r="M12" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>79</v>
+      </c>
+      <c r="E13" t="s">
+        <v>68</v>
+      </c>
+      <c r="F13" t="s">
+        <v>69</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" t="s">
+        <v>83</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>84</v>
+      </c>
+      <c r="E14" t="s">
+        <v>68</v>
+      </c>
+      <c r="F14" t="s">
+        <v>69</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>70</v>
+      </c>
+      <c r="I14" t="s">
+        <v>85</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" t="s">
+        <v>87</v>
+      </c>
+      <c r="M14" t="s">
+        <v>88</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>89</v>
+      </c>
+      <c r="E15" t="s">
+        <v>68</v>
+      </c>
+      <c r="F15" t="s">
+        <v>69</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>70</v>
+      </c>
+      <c r="I15" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>94</v>
+      </c>
+      <c r="E16" t="s">
+        <v>68</v>
+      </c>
+      <c r="F16" t="s">
+        <v>69</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>70</v>
+      </c>
+      <c r="I16" t="s">
+        <v>95</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>96</v>
+      </c>
+      <c r="L16" t="s">
+        <v>55</v>
+      </c>
+      <c r="M16" t="s">
+        <v>97</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>98</v>
+      </c>
+      <c r="E17" t="s">
+        <v>68</v>
+      </c>
+      <c r="F17" t="s">
+        <v>69</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>70</v>
+      </c>
+      <c r="I17" t="s">
+        <v>99</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" t="s">
+        <v>101</v>
+      </c>
+      <c r="M17" t="s">
+        <v>102</v>
+      </c>
+      <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>