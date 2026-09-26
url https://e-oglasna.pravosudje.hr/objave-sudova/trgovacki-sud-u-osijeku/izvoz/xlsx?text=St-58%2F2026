--- v2 (2026-08-12)
+++ v3 (2026-09-26)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="117">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,125 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-58/2026</t>
   </si>
   <si>
+    <t>Žalba od 09.09.2026.; Prilog od: 09.09.2026.</t>
+  </si>
+  <si>
+    <t>DB TIM d.o.o. za ugostiteljstvo u stečaju</t>
+  </si>
+  <si>
+    <t>Trg kralja Tomislava 6, 32245 Nijemci, Hrvatska</t>
+  </si>
+  <si>
+    <t>22606150282</t>
+  </si>
+  <si>
+    <t>DB TIM d.o.o. za ugostiteljstvo u stečaju 22606150282</t>
+  </si>
+  <si>
+    <t>10.09.2026. 10:22:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa71aa8f-5514-4332-8f01-690fd5b75b75</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Prilog St-58_2026-40-1 - prilog.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa71aa8f-5514-4332-8f01-690fd5b75b75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=58&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Prilog od: 04.09.2026.</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:31:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddab664b-f5c9-4e05-83cf-d3968ccbe73d</t>
+  </si>
+  <si>
+    <t>Prilog St-58_2026-39-1 - Pž-3106_2026-2.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddab664b-f5c9-4e05-83cf-d3968ccbe73d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.08.2026.</t>
+  </si>
+  <si>
+    <t>20.08.2026. 12:15:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5691c00-bf11-4d95-b0b5-e6b8d2cd10a3</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5691c00-bf11-4d95-b0b5-e6b8d2cd10a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Podnesak od 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.</t>
   </si>
   <si>
-    <t>DB TIM d.o.o. za ugostiteljstvo u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>15.07.2026. 11:08:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bc15a6e5-1463-4309-b2df-4d42efd24c76</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-58_2026-31-1 - tužba.pdf; Prilog St-58_2026-31-2 - Obavijest o primitku podneska od 09.07.2026. za TS OS, Parnični postupak (1).pdf; Podnesak.pdf P75P; Prilog St-58_2026-32-1 - TUŽBA - TH CONSULTING SERVICES d.o.o._9 7 2026.pdf; Prilog St-58_2026-32-2 - Obavijest o primitku podneska od 10.07.2026. za TS OS, Parnični postupak.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bc15a6e5-1463-4309-b2df-4d42efd24c76/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=58&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Žalba od 03.07.2026.; Prilog od: 03.07.2026.; Prilog od: 03.07.2026.; Prilog od: 03.07.2026.; Prilog od: 03.07.2026.</t>
   </si>
   <si>
     <t>03.07.2026. 08:50:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/633190df-959e-4b2f-bbc1-dc4ee1e39de3</t>
   </si>
   <si>
     <t>Žalba.pdf P227P; Prilog St-58_2026-30-1 - Prigovor protiv zapisnika DB Tim.pdf; Prilog St-58_2026-30-2 - Žalba protiv poreznog rješenja - DB Tim.pdf; Prilog St-58_2026-30-3 - Porezno rješenje DB Tim.pdf; Prilog St-58_2026-30-4 - Zapisnik o obavljenom poreznom nadzoru - DB Tim.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/633190df-959e-4b2f-bbc1-dc4ee1e39de3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Žalba od 29.06.2026.; Prilog od: 29.06.2026.</t>
   </si>
   <si>
     <t>30.06.2026. 10:13:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a52599dc-6605-41c4-a6a3-bb890191d5a0</t>
   </si>
   <si>
     <t>Žalba.pdf P227P; Prilog St-58_2026-29-1 - Prilozi.pdf</t>
@@ -282,53 +327,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/d90d6096-419f-41e6-a587-4d483918066b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 02.03.2026.; Prilog od: 02.03.2026.; Prilog od: 02.03.2026.</t>
   </si>
   <si>
     <t>10.03.2026. 10:00:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfe95b9c-2fed-4101-b58c-32ac59cdfbe1</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-58_2026-8-1 - Popis dugotrajne imovine (1).pdf; Prilog St-58_2026-8-2 - 513-07-16-02 423-01_26-01_4 4.VUVIP23_0647_202602110946377 (3).pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfe95b9c-2fed-4101-b58c-32ac59cdfbe1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 02.03.2026.</t>
   </si>
   <si>
     <t>02.03.2026. 13:24:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/48cc1f62-db7f-4720-968d-e897effde76d</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/48cc1f62-db7f-4720-968d-e897effde76d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 30.01.2026.</t>
   </si>
   <si>
     <t>02.02.2026. 09:06:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a7b66ee1-5941-4434-a813-9c95dc96c04a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a7b66ee1-5941-4434-a813-9c95dc96c04a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 29.01.2026.; Prijedlog od 27.01.2026.</t>
   </si>
   <si>
     <t>29.01.2026. 11:38:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/88762527-84e0-4e07-b1bc-f18e8bd6da82</t>
   </si>
@@ -362,51 +404,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N17"/>
+  <dimension ref="A1:N20"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -804,322 +846,448 @@
       </c>
       <c r="L10" t="s">
         <v>65</v>
       </c>
       <c r="M10" t="s">
         <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>67</v>
       </c>
       <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
         <v>68</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="L11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="M11" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="E12" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>69</v>
+        <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="L12" t="s">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="M12" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="E13" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="F13" t="s">
-        <v>69</v>
+        <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E14" t="s">
+        <v>83</v>
+      </c>
+      <c r="F14" t="s">
         <v>84</v>
       </c>
-      <c r="E14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="I14" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L14" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M14" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E15" t="s">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="F15" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="I15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L15" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="M15" t="s">
         <v>93</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>94</v>
       </c>
       <c r="E16" t="s">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="F16" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="I16" t="s">
         <v>95</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
         <v>96</v>
       </c>
       <c r="L16" t="s">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="M16" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E17" t="s">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="F17" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="I17" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L17" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M17" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>104</v>
+      </c>
+      <c r="E18" t="s">
+        <v>83</v>
+      </c>
+      <c r="F18" t="s">
+        <v>84</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>85</v>
+      </c>
+      <c r="I18" t="s">
+        <v>105</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>106</v>
+      </c>
+      <c r="L18" t="s">
+        <v>35</v>
+      </c>
+      <c r="M18" t="s">
+        <v>107</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>108</v>
+      </c>
+      <c r="E19" t="s">
+        <v>83</v>
+      </c>
+      <c r="F19" t="s">
+        <v>84</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>85</v>
+      </c>
+      <c r="I19" t="s">
+        <v>109</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>110</v>
+      </c>
+      <c r="L19" t="s">
+        <v>70</v>
+      </c>
+      <c r="M19" t="s">
+        <v>111</v>
+      </c>
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>112</v>
+      </c>
+      <c r="E20" t="s">
+        <v>83</v>
+      </c>
+      <c r="F20" t="s">
+        <v>84</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>85</v>
+      </c>
+      <c r="I20" t="s">
+        <v>113</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>114</v>
+      </c>
+      <c r="L20" t="s">
+        <v>115</v>
+      </c>
+      <c r="M20" t="s">
+        <v>116</v>
+      </c>
+      <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>