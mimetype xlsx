--- v0 (2026-09-12)
+++ v1 (2026-10-27)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="50">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,126 +59,195 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-582/2026</t>
   </si>
   <si>
+    <t>Tablica prijavljenih tražbina u predstečajnom postupku - 998 GARAGE d.o.o.</t>
+  </si>
+  <si>
+    <t>998 GARAGE d.o.o.</t>
+  </si>
+  <si>
+    <t>Vrtna ulica 40, Briješće 31000</t>
+  </si>
+  <si>
+    <t>84871268256</t>
+  </si>
+  <si>
+    <t>998 GARAGE d.o.o. 84871268256</t>
+  </si>
+  <si>
+    <t>23.10.2026. 13:26:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b9f293e-4551-4cf4-b5e2-ebd6580dba8c</t>
+  </si>
+  <si>
+    <t>Tablica prijavljenih tražbina vjerovnika -  998 GARAGE d.o.o..xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b9f293e-4551-4cf4-b5e2-ebd6580dba8c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=582&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Prijave tražbine vjerovnika u predstečajnom postupku - 998 GARAGE d.o.o.</t>
+  </si>
+  <si>
+    <t>23.10.2026. 12:54:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc729875-3326-4dd9-851c-c0ca54b6f70c</t>
+  </si>
+  <si>
+    <t>Prijava tražbine vjerovnika u predstečajnom postupku  - CROATIA OSIGURANJE d.d. ZAGREB.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - Ministarstvo financija, Porezna uprava, Područni ured Osijek (1.dio).pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - Ministarstvo financija, Porezna uprava, Područni ured Osijek (2.dio).pdf; Prijava tražbine vjerovnika u predstečajnom postupku - HAMAG-BICRO.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - AUTODIJELOVI BARIŠIĆ.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - TEHNOLUB d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - WURTH-HRVATSKA d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - HRVATSKA POŠTANSKA BANKA d.d..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - A1 HRVATSKA d.o.o..pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - RAIFFEISENBANK AUSTRIA d.d. (1.dio).pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - RAIFFEISENBANK AUSTRIA d.d. (2.dio).pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - ADDIKO BANK d.d..pdf; Prijava tražbine vjerovnika u predstečajnom postupku- FINANCIJSKA AGENCIJA.pdf; Prijava tražbine vjerovnika u predstečajnom postupku  - CIAK AUTO d.o.o..pdf; Podnesak vjerovnika (nadopuna dokumentacije prijavi tražbine)  - C.I.A.K. AUTO d.o.o..pdf; Naknadna prijava tražbine vjerovnika u predstečajnom postupku - TOKIĆ d.o.o.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc729875-3326-4dd9-851c-c0ca54b6f70c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.10.2026.; Prijedlog od 24.09.2026.</t>
+  </si>
+  <si>
+    <t>998 GARAGE društvo s ograničenom odgovornošću za proizvodnju i usluge</t>
+  </si>
+  <si>
+    <t>Vrtna Ulica 40, 31000 Briješće, Hrvatska</t>
+  </si>
+  <si>
+    <t>998 GARAGE društvo s ograničenom odgovornošću za proizvodnju i usluge 84871268256</t>
+  </si>
+  <si>
+    <t>01.10.2026. 13:37:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/776ce4e0-0e80-4abe-9912-bc1e19ad0d1b</t>
+  </si>
+  <si>
+    <t>Prijedlog.pdf P155P; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/776ce4e0-0e80-4abe-9912-bc1e19ad0d1b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.09.2026.; Podnesak od 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilo</t>
+  </si>
+  <si>
+    <t>21.09.2026. 13:47:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e8b4375-7f33-409c-894a-645d05ec16cb</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-582_2026-5-1 - Izjava o broju zaposlenih.pdf; Prilog St-582_2026-5-2 - GFI-POD602.pdf; Prilog St-582_2026-5-3 - BILJEŠKE - GARAGE -2026.pdf; Prilog St-582_2026-5-4 - Dokumenti s FINE.pdf; Prilog St-582_2026-5-5 - Konto kartica dani predujmovi.pdf; Prilog St-582_2026-5-6 - Konto kartica dobavljači 2200.pdf; Prilog St-582_2026-5-7 - Konto kartica dobavljači 2214.pdf; Prilog St-582_2026-5-8 - Konto kartica krediti AOP104.pdf; Prilog St-582_2026-5-9 - Konto kartica kupci 1200.pdf; Prilog St-582_2026-5-10 - Konto kartica obveze za predujmove.pdf; Prilog St-582_2026-5-11 - Konto kartica obveze zajmovi.pdf; Prilog St-582_2026-5-12 - Očevidnik 1409.pdf; Prilog St-582_2026-5-13 - PKK (2).pdf; Prilog St-582_2026-5-14 - Popis DI - amortizacija.pdf; Prilog St-582_2026-5-15 - Prometne (3).pdf; Prilog St-582_2026-5-16 - Računi za vozila u prijenosu.pdf; Prilog St-582_2026-5-17 - Ugovor Addiko.pdf; Prilog St-582_2026-5-18 - Ugovor Argument i HAMAG pdf.pdf; Prilog St-582_2026-5-19 - Ugovor o kreditu - HPB.pdf; Prilog St-582_2026-5-20 - Ugovor o kreditu - RBA.pdf; Prilog St-582_2026-5-21 - Ugovor o pozajmici 2.pdf; Prilog St-582_2026-5-22 - Ugovor o pozajmici.pdf; Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e8b4375-7f33-409c-894a-645d05ec16cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 01.09.2026.; Prijedlog od 28.08.2026.; Prilog od: 28.08.2026.; Prilog od: 28.08.2026.; Prilog od: 28.08.2026.</t>
   </si>
   <si>
-    <t>998 GARAGE društvo s ograničenom odgovornošću za proizvodnju i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>01.09.2026. 12:15:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/38bfe0ca-4dc9-47d9-86f6-154246feccf9</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-582_2026-1-1 - 1 Prijedlog duznika (7).pdf; Prilog St-582_2026-1-2 - punomoc (4).pdf; Prilog St-582_2026-1-3 - 2026-08-28 12-33.pdf; Rješenje o ispravku ili dopuni prijedloga.pdf O1000000062O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/38bfe0ca-4dc9-47d9-86f6-154246feccf9/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=582&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -226,42 +295,210 @@
         <v>19</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>33</v>
+      </c>
+      <c r="F4" t="s">
+        <v>34</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" t="s">
+        <v>34</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>35</v>
+      </c>
+      <c r="I5" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" t="s">
+        <v>34</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>35</v>
+      </c>
+      <c r="I6" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>